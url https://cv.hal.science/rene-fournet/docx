--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -364,295 +364,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building -Part III: C-H and C-C β-scissions in alkyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Sood</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">F.C. Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363492v1</w:t>
+                <w:t xml:space="preserve">hal-05290766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building -Part III: C-H and C-C β-scissions in alkyl radicals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Fages</w:t>
+                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.114445. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (44), pp.21625-21634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290766v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Solvent Effects into the Prediction of Kinetic Constants Using a COSMO-Based Equation of State</w:t>
               </w:r>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and identification of hydroperoxides in oxidized surrogate fuels by HPLC-PcR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1157,77 +1157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part II: 1,2 to 1,5-H-shift reactions in alkyl radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1425,64 +1425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part 1: Application to 1,3-H-shift reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Gas-Phase Thermal Decomposition of Urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Honorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Isufaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2896,51 +2896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (25), pp.6955-6967. </w:t>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (4), pp.2605-2621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3483,51 +3483,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part I: Development of a kinetic model for 1,3-cyclohexadiene and 1,3,5-hexatriene combustion</w:t>
+                <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part II: Development of a PRF kinetic model including 1,3- cyclohexadiene mechanism and simulations of ignition control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Schönborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Le</w:t>
@@ -3562,106 +3562,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.466-483. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (12), pp.12704-12713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b02020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136902v1</w:t>
+                <w:t xml:space="preserve">hal-02938824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part II: Development of a PRF kinetic model including 1,3- cyclohexadiene mechanism and simulations of ignition control</w:t>
+                <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part I: Development of a kinetic model for 1,3-cyclohexadiene and 1,3,5-hexatriene combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Schönborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Le</w:t>
@@ -3696,82 +3696,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (12), pp.12704-12713. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.466-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b02020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938824v1</w:t>
+                <w:t xml:space="preserve">hal-02136902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: Experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
               </w:r>
@@ -4064,51 +4064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.234-245. </w:t>
@@ -5073,64 +5073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6075,295 +6075,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan,group biofuels using molecular-beam mass spectrometry and gas chromatography - Part I: Furan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Osswald</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Low Temperature Oxidation of the Five Isomers of Hexane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanjun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (30), pp.5573-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503772h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275923v1</w:t>
+                <w:t xml:space="preserve">hal-01056660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Low Temperature Oxidation of the Five Isomers of Hexane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan,group biofuels using molecular-beam mass spectrometry and gas chromatography - Part I: Furan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Felsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (30), pp.5573-5594. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.748-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp503772h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056660v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic and experimental study on the diethyl ether oxidation</w:t>
               </w:r>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6594,247 +6594,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the reaction 2,5-dimethylfuran + H → products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon. Part IV: Main pathways involved in pyrocarbon deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (1), pp.241-249. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.48-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866180v1</w:t>
+                <w:t xml:space="preserve">hal-01281232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon. Part IV: Main pathways involved in pyrocarbon deposit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Theoretical study of the reaction 2,5-dimethylfuran + H → products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01281232v1</w:t>
+                <w:t xml:space="preserve">hal-00866180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unimolecular decomposition of 2,5-dimethylfuran: A theoretical chemical kinetic study</w:t>
               </w:r>
@@ -7173,321 +7173,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in detailed kinetic modeling of the combustion of oxygenated components of biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Cord</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.07.008⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 ((1)), pp.4-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771363v2</w:t>
+                <w:t xml:space="preserve">hal-00707140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in detailed kinetic modeling of the combustion of oxygenated components of biofuels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximilien Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 43 ((1)), pp.4-18. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.3455-3471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707140v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,64 +7577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8230,51 +8230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8364,77 +8364,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33, pp. 233-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8641,64 +8641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (n°1), pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8738,204 +8738,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602130v1</w:t>
+                <w:t xml:space="preserve">hal-00540772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEAN METHANE PREMIXED LAMINAR FLAMES DOPED BY COMPONENTS OF DIESEL FUEL PART II: N-PROPYLCYCLOHEXANE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8967,186 +8962,191 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157, pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyue Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 ((18)), pp. 3169-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00540772v1</w:t>
+                <w:t xml:space="preserve">hal-00602130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
               </w:r>
@@ -9300,64 +9300,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 ((7)), pp. 1236-1260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9429,64 +9429,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 ((2)), pp. 132-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9654,51 +9654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lean Methane Prelixed Laminar Flame Doped with Components of Diesel Fuel. Part I: n-Butylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11469,51 +11469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Minetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12823,90 +12823,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t>
@@ -13397,64 +13397,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Dahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Virk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13563,51 +13563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14426,51 +14426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15221,51 +15221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International conference on chemical kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Cambridge, United States</w:t>
@@ -15631,64 +15631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience and modeling study of the oxydation of n-propylcyclohexane in a laminar premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15752,64 +15752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of n-propylcyclohexane in a laminar premixed flame of methane/oxygen/argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16469,51 +16469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17379,51 +17379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17614,51 +17614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Veillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Souza Batalha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Le" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Anak Derrick Warren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112913" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benrabah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honorien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussougli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06024K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sch&#246;nborn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ziegler-Devin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.226" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07071" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sy Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.08.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felsmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#223;wald" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Osswald" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Di Tommaso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Benaissa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11621" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301628x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866180v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.09.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ5LRWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41927k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799210v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Weng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40486b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre A Glaude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308901q" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211434f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303680h" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yuan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pitz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.06.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pousse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCD0K07F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437474v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Pousse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.041" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJMN9XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609653v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72D76J49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-010-0021-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371452v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436271v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388395v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Ali Gueniche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.03.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442303v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195189v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175177v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139734v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heyberger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139750v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140136v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017965v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022273v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017943v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084485v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084480v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017933v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245258v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561086v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245314v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563089v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El-Sayah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-2101" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970891v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371513v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371512v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377570v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiblot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371514v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370864v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378950v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dufour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weng" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Veillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Souza Batalha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Le" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Anak Derrick Warren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112913" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benrabah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honorien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussougli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06024K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938824v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sch&#246;nborn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ziegler-Devin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.226" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07071" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sy Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.08.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felsmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#223;wald" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Osswald" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275923v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Di Tommaso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Benaissa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11621" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301628x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.09.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ5LRWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41927k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799210v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Weng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40486b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre A Glaude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308901q" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211434f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303680h" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yuan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pitz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.06.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pousse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCD0K07F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Pousse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.041" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJMN9XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609653v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72D76J49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-010-0021-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371452v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436271v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388395v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Ali Gueniche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.03.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442303v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195189v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175177v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139734v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heyberger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139750v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140136v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017965v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022273v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017943v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084485v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084480v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017933v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245258v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561086v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245314v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563089v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El-Sayah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-2101" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970891v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371513v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371512v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377570v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiblot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371514v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370864v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378950v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dufour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weng" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>