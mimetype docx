--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,13454 +66,13718 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of a gas-liquid microreactor designed for the oxidation kinetics of organic compounds</w:t>
+                <w:t xml:space="preserve">Cumene Pyrolysis: A Combined Experimental and Ab Initio Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+                <w:t xml:space="preserve">Boris Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Girot</w:t>
+                <w:t xml:space="preserve">Yves Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
+                <w:t xml:space="preserve">Sandra Poeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Maxime Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 320, pp.122334. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 286, pp.114840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2026.114840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225404v1</w:t>
+                <w:t xml:space="preserve">hal-05590733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic merging method for large kinetic mechanisms: Application to a surrogate fuel combustion model</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of a gas-liquid microreactor designed for the oxidation kinetics of organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fages</w:t>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Veillet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 302, pp.120870. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120870⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 320, pp.122334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781408v1</w:t>
+                <w:t xml:space="preserve">hal-05225404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building -Part III: C-H and C-C β-scissions in alkyl radicals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C/C composites densification by CVI process : from experimental to simulating results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Yann Quiring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. de Souza</w:t>
+                <w:t xml:space="preserve">J Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fages</w:t>
+                <w:t xml:space="preserve">G Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114445⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 327, pp.123633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2026.123633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290766v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building -Part III: C-H and C-C β-scissions in alkyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.B. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363492v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Solvent Effects into the Prediction of Kinetic Constants Using a COSMO-Based Equation of State</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Privat</w:t>
+                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (44), pp.21625-21634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05029261v1</w:t>
+                <w:t xml:space="preserve">hal-05363492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRF–iso–Butanol kinetic mechanism for the prediction of pollutant with validation against novel rich atmospheric flame experiments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Solvent Effects into the Prediction of Kinetic Constants Using a COSMO-Based Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+                <w:t xml:space="preserve">Francisco Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel de Souza Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7), pp.3625-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903729v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and identification of hydroperoxides in oxidized surrogate fuels by HPLC-PcR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Benrabah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (38), pp.18718-18731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c03326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction of pressure effects for the combination kinetics of two alkyl radicals with the geometric mean rule</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A TRF–iso–Butanol kinetic mechanism for the prediction of pollutant with validation against novel rich atmospheric flame experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.134405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767642v1</w:t>
+                <w:t xml:space="preserve">hal-04903729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part II: 1,2 to 1,5-H-shift reactions in alkyl radicals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An automatic merging method for large kinetic mechanisms: Application to a surrogate fuel combustion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113732⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.120870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767708v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the impact of alcohols on the oxidation stability of a surrogate jet-fuel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Anak Derrick Warren</w:t>
+                <w:t xml:space="preserve">On the prediction of pressure effects for the combination kinetics of two alkyl radicals with the geometric mean rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130750⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403806v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part 1: Application to 1,3-H-shift reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part II: 1,2 to 1,5-H-shift reactions in alkyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 270, pp.113731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113731⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.113732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767685v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Artificial Intelligence Model to Predict Combustion Properties, With a Focus on Auto-Ignition Delay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the impact of alcohols on the oxidation stability of a surrogate jet-fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Anak Derrick Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063774⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.130750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406508v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of hydroperoxides in liquid fuels: a systematic comparison of titrations and absorption methods and their coupling to HPLC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part 1: Application to 1,3-H-shift reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131218⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.113731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466433v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive kinetic study of the combustion mechanism of methyl isocyanate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of hydroperoxides in liquid fuels: a systematic comparison of titrations and absorption methods and their coupling to HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Honorien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">Zaki El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112913⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.131218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305379v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Detailed Kinetic Modeling of the Thermal Oxidation Stability of n-decane as a Jet Fuel Surrogate Component</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an Artificial Intelligence Model to Predict Combustion Properties, With a Focus on Auto-Ignition Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benrabah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.-A. Glaude</w:t>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.127754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.061011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996643v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant effect of 2–4 xylenol on fuel oxidation in liquid and gas phase over a wide temperature range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive kinetic study of the combustion mechanism of methyl isocyanate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Honorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2022.107414⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, pp.112913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765830v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of Urea Derivatives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Experimental and Detailed Kinetic Modeling of the Thermal Oxidation Stability of n-decane as a Jet Fuel Surrogate Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.127754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.127754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03779258v1</w:t>
+                <w:t xml:space="preserve">hal-03996643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilicity prediction of three photosensitizers by liquid–liquid extraction, HPLC, and DFT methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Tsoy</w:t>
+                <w:t xml:space="preserve">Antioxidant effect of 2–4 xylenol on fuel oxidation in liquid and gas phase over a wide temperature range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bio.4336⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.107414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2022.107414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863319v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the size and degree of branching of alkanes on the rate rules approach: the case of isomerizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of Urea Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Honorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (36), pp.6264-6277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093841v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Gas-Phase Thermal Decomposition of Urea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipophilicity prediction of three photosensitizers by liquid–liquid extraction, HPLC, and DFT methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Honorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tsoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.012⟩</w:t>
+              <w:t xml:space="preserve">Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (9), pp.1597-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bio.4336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357408v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Kinetic Modeling of the Ignition Delays of Cyclohexane, Cyclohexene, and Cyclohexadienes: Effect of unsaturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the size and degree of branching of alkanes on the rate rules approach: the case of isomerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.1017-1024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.151⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 39 (1), pp.611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357403v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Detailed Kinetic Model for the Oxidation of n -Butane in the Liquid Phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Study of the Gas-Phase Thermal Decomposition of Urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Honorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c02988⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.355-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324875v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decisive role of pericyclic reactions in the thermal decomposition of organophosphorus compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Experimental and Kinetic Modeling of the Ignition Delays of Cyclohexane, Cyclohexene, and Cyclohexadienes: Effect of unsaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giarracca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isufaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.719-727. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.1017-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195795v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the pyrolysis of β-1,4-xylan: a detailed investigation on unimolecular concerted reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Detailed Kinetic Model for the Oxidation of n -Butane in the Liquid Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goussougli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Giarracca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP06024K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (25), pp.6955-6967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c02988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195939v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pyrolysis of hemicelluloses into short-chain acids: An investigation on concerted mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The decisive role of pericyclic reactions in the thermal decomposition of organophosphorus compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02901⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.719-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952179v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Lewisite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the pyrolysis of β-1,4-xylan: a detailed investigation on unimolecular concerted reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goussougli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123086⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.2605-2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06024K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908202v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part II: Development of a PRF kinetic model including 1,3- cyclohexadiene mechanism and simulations of ignition control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Lewisite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b02020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.123086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938824v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part I: Development of a kinetic model for 1,3-cyclohexadiene and 1,3,5-hexatriene combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast pyrolysis of hemicelluloses into short-chain acids: An investigation on concerted mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Warth</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Amsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoselin Benitez-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.020⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.14232-14248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136902v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: Experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+                <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part II: Development of a PRF kinetic model including 1,3- cyclohexadiene mechanism and simulations of ignition control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Schönborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.178⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (12), pp.12704-12713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b02020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011311v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper octacarboxyphthalocyanine as sensitizer of graphitic carbon nitride for efficient dye degradation under visible light irradiation</w:t>
+                <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part I: Development of a kinetic model for 1,3-cyclohexadiene and 1,3,5-hexatriene combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydou Ouédraogo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+                <w:t xml:space="preserve">Alessandro Schönborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.06.036⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.466-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832500v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and Pyrolysis Kinetics of Chloropicrin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: Experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b04007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921757v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Decomposition of Phosgene and Diphosgene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">Combustion and Pyrolysis Kinetics of Chloropicrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Verdier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (1), pp.249-257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b09554⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (26), pp.5735 - 5741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b04007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708227v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal cracking of n -butylbenzene at high pressure: Experimental study and kinetic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.C. C Leguizamon Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. C Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.234-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pericyclic Reactions in Ether Biofuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermal Decomposition of Phosgene and Diphosgene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (1), pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b09554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01406740v1</w:t>
+                <w:t xml:space="preserve">hal-01708227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Mustard Gas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Copper octacarboxyphthalocyanine as sensitizer of graphitic carbon nitride for efficient dye degradation under visible light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desmarets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 563, pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510219v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Nitrogen Mustard Gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Mustard Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01238⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.499-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708219v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam reforming of methane in a synthesis gas from biomass gasification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R Fournet</w:t>
+                <w:t xml:space="preserve">Pericyclic Reactions in Ether Biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.07.226⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.569-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349641v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of auto-ignition temperatures and delays for gas turbine applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Nitrogen Mustard Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4031264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (17), pp.3254-3262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241520v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Sirjean</w:t>
+                <w:t xml:space="preserve">Steam reforming of methane in a synthesis gas from biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">R Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp00111d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (41), pp.18329-18338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.07.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309238v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTUM CHEMICAL STUDY OF THE THERMOCHEMICAL PROPERTIES OF ORGANOPHOSPHOROUS COMPOUNDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Verdier</w:t>
+                <w:t xml:space="preserve">Prediction of auto-ignition temperatures and delays for gas turbine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b07071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138, pp.021505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4031264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241498v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intramolecular effects on the kinetics of unimolecular reactions of β-HOROO˙ and HOQ˙OOH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp00111d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178238v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substituted furans on the formation of Polycyclic Aromatic Hydrocarbons in flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270985v1</w:t>
+                <w:t xml:space="preserve">hal-01178238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interpretation of the hydrogen inhibiting effect on chemical vapor deposition of pyrocarbon obtained by propane pyrolysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of substituted furans on the formation of Polycyclic Aromatic Hydrocarbons in flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.1735-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.08.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01266246v1</w:t>
+                <w:t xml:space="preserve">hal-01270985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan group biofuels using molecular-beam mass spectrometry and gas chromatography - Part III: 2,5-Dimethylfuran</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interpretation of the hydrogen inhibiting effect on chemical vapor deposition of pyrocarbon obtained by propane pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Oßwald</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275924v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and oxidation kinetics of alternative gas turbines fuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vierling</w:t>
+                <w:t xml:space="preserve">QUANTUM CHEMICAL STUDY OF THE THERMOCHEMICAL PROPERTIES OF ORGANOPHOSPHOROUS COMPOUNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (42), pp.10527-10539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b07071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2014-25070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01070016v1</w:t>
+                <w:t xml:space="preserve">hal-01241498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan group biofuels using molecular-beam mass spectrometry and gas chromatography - Part II: 2-Methylfuran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Osswald</w:t>
+                <w:t xml:space="preserve">Combustion and oxidation kinetics of alternative gas turbines fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.027⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paper No. GT2014-25070, pp. V03AT03A001; 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2014-25070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275925v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Low Temperature Oxidation of the Five Isomers of Hexane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan group biofuels using molecular-beam mass spectrometry and gas chromatography - Part III: 2,5-Dimethylfuran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Felsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oßwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503772h⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.780-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056660v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan,group biofuels using molecular-beam mass spectrometry and gas chromatography - Part I: Furan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan group biofuels using molecular-beam mass spectrometry and gas chromatography - Part II: 2-Methylfuran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Felsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 161 (3), pp.748-765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.028⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.766-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275923v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic and experimental study on the diethyl ether oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan,group biofuels using molecular-beam mass spectrometry and gas chromatography - Part I: Furan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Felsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Benaissa</w:t>
+                <w:t xml:space="preserve">Patrick Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prs.11621⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.748-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961539v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of premixed laminar flames of ethanol and methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Sy Tran</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Low Temperature Oxidation of the Five Isomers of Hexane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanjun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (30), pp.5573-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503772h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef301628x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866205v1</w:t>
+                <w:t xml:space="preserve">hal-01056660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon. Part IV: Main pathways involved in pyrocarbon deposit</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A mechanistic and experimental study on the diethyl ether oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rotureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prs.11621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01281232v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the reaction 2,5-dimethylfuran + H → products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon. Part IV: Main pathways involved in pyrocarbon deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866180v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular decomposition of 2,5-dimethylfuran: A theoretical chemical kinetic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the reaction 2,5-dimethylfuran + H → products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cp41927k⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866189v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the chemistry of biomass pyrolysis by means of tunable synchrotron photoionisation-mass spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unimolecular decomposition of 2,5-dimethylfuran: A theoretical chemical kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society of Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra40486b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.596-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp41927k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799210v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock Tube and Chemical Kinetic Modeling Study of the Oxidation of 2,5-Dimethylfuran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Revealing the chemistry of biomass pyrolysis by means of tunable synchrotron photoionisation-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangyuan Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Weijing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society of Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.4786-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra40486b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp308901q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01406845v1</w:t>
+                <w:t xml:space="preserve">hal-00799210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in detailed kinetic modeling of the combustion of oxygenated components of biofuels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shock Tube and Chemical Kinetic Modeling Study of the Oxidation of 2,5-Dimethylfuran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre A Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (7), pp.1371-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp308901q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707140v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and modeling study of premixed laminar flames of ethanol and methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.07.008⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.2226-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef301628x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771363v2</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in detailed kinetic modeling of the combustion of oxygenated components of biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 ((1)), pp.4-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726401v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp309821z⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771603v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Modeling of the Low-Temperature Oxidation of n-Butane: Study of the Primary Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ruiz-Lopez</w:t>
+                <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp211434f⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.3455-3471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717142v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of the 5-Methyl-2-furanylmethyl Radical</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 116 (25), pp.6675-6684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp303680h⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 116, pp.12214-12228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309821z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777859v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed product analysis during the low temperature oxidation of n-butane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Improvement of the Modeling of the Low-Temperature Oxidation of n-Butane: Study of the Primary Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tomlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP00539H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.6142-6258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp211434f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602156v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of the 5-Methyl-2-furanylmethyl Radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (25), pp.6675-6684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303680h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602695v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic investigation of premixed furan/oxygen/argon flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Sirjean</w:t>
+                <w:t xml:space="preserve">Detailed product analysis during the low temperature oxidation of n-butane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.12.022⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp. 296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP00539H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576339v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed kinetic modeling study of toluene oxidation in a premixed laminar flame</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Blurock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.06.063⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602358v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental evidences about the formation and consumption of ketohydroperoxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhongyue Zhou</w:t>
+                <w:t xml:space="preserve">An experimental and kinetic investigation of premixed furan/oxygen/argon flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158, pp.756-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554812v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lean methane premixed laminar flame doped by light components of diesel fuel - Part II : n propylcyclohexane &amp;quot;.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A detailed kinetic modeling study of toluene oxidation in a premixed laminar flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Pitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.06.022⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp. 233-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00611136v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New experimental evidences about the formation and consumption of ketohydroperoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyue Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.325-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00540772v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEAN METHANE PREMIXED LAMINAR FLAMES DOPED BY COMPONENTS OF DIESEL FUEL PART II: N-PROPYLCYCLOHEXANE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157, pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyue Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 ((18)), pp. 3169-3172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.041⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799742v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lean methane premixed laminar flame doped with components of diesel fuel part III: Indane and comparison between n-butylbenzene, n-propylcyclohexane and indane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (1), pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609653v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">A lean methane premixed laminar flame doped with components of diesel fuel part III: Indane and comparison between n-butylbenzene, n-propylcyclohexane and indane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10573-010-0021-9⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 ((7)), pp. 1236-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611148v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
+              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 ((2)), pp. 132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10573-010-0021-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169466v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lean Methane Prelixed Laminar Flame Doped with Components of Diesel Fuel. Part I: n-Butylbenzene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emir Pousse</w:t>
+                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.09.012⟩</w:t>
+              <w:t xml:space="preserve">SAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371452v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+                <w:t xml:space="preserve">A lean methane premixed laminar flame doped by light components of diesel fuel - Part II : n propylcyclohexane &amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.041⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (n°1), pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436271v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A COMPARATIVE STUDY OF THE FORMATION OF AROMATICS IN RICH METHANE FLAMES DOPED BY UNSATURATED COMPOUNDS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Biet</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.03.006⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.10.1016/j.carbon.2009.08.041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388395v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical kinetic study of the reactions of cycloalkylperoxy radicals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">A Lean Methane Prelixed Laminar Flame Doped with Components of Diesel Fuel. Part I: n-Butylbenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156, pp.954-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442303v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the position of the double bond on the autoignition of linear alkenes at low temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">A COMPARATIVE STUDY OF THE FORMATION OF AROMATICS IN RICH METHANE FLAMES DOPED BY UNSATURATED COMPOUNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.009⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88, pp.1388-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369856v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical kinetic study of thermal unimolecular decomposition of cyclic alkyl radicals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Theoretical kinetic study of the reactions of cycloalkylperoxy radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (46), pp.11598-11610</w:t>
+              <w:t xml:space="preserve">, 2009, 113, pp.6924-6935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341975v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich methane laminar flames doped with light unsaturated hydrocarbons. Part III : cyclopentene.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
+                <w:t xml:space="preserve">Influence of the position of the double bond on the autoignition of linear alkenes at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2007.07.012⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.387-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195189v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of norbornane (bicyclo[2.2.1]heptane) dissolved in benzene. Experimental study and mechanism investigation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Theoretical kinetic study of thermal unimolecular decomposition of cyclic alkyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 21, pp.1406-1414</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (46), pp.11598-11610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140025v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon - Part III : Experiments and modeling of the formation of pyrocarbon.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rich methane laminar flames doped with light unsaturated hydrocarbons. Part III : cyclopentene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152, pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2007.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140050v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of n-dodecane : experiments and kinetic modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78, pp.419-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the composite CBS-QB3 method to singlet diradical calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 435, pp.152-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The autoignition of cyclopentane and cyclohexane in a shock tube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Hakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31, pp.277-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich methane laminar flames doped with light unsaturated hydrocarbons. Part II: 1,3butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 151, pp.245-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal Vehicle Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (1/2), pp.124 - 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Thermal decomposition of norbornane (bicyclo[2.2.1]heptane) dissolved in benzene. Experimental study and mechanism investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1406-1414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139755v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon - Part III : Experiments and modeling of the formation of pyrocarbon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79, pp.268-277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01738411v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich methane premixed laminar flames doped by light unsaturated hydrocarbons – Part I : allene and propyne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 146, pp.620-634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the gas-phase oxidation of cyclohexane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.1450-1459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the structure of rich premixed 1,3-butadiene/CH4/O2/Ar flame.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion, Explosion and Shock Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.702-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed kinetic study of the ring opening of cycloalkanes by CBS-QB3 calculations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (46), pp.12693-12704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Minetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 145, pp.272-281. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-pentene at high temperature.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (39), pp.11298-11314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017965v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of olefin-containing process gases as alternative fuel for gas turbines.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Minetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (7-8), pp.881 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022273v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a unified detailed kinetic model for the autoignition of alkanes from C4 to C10 between 600 et 1200 K.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00021363v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Experimental and modelling study of 1-hexene oxidation behind reflected shock waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Djebaïli-Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Etienne Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t>
+              <w:t xml:space="preserve">, 2005, 30/1, pp.1137-1145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017954v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of 1-hexene oxidation behind reflected shock waves.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabiha Djebaïli-Chaumeix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">S. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30/1, pp.1137-1145</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017943v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon – Part I : Experimental and modeling study of the formation of toluene and aliphatic species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 73, pp.212-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738424v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon – Part I : Experimental and modeling study of the formation of toluene and aliphatic species.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Influence of surface on chemical kinetic of pyrocarbon deposition obtained by propane pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 73, pp.212-230</w:t>
+              <w:t xml:space="preserve">, 2005, 73, pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084485v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface on chemical kinetic of pyrocarbon deposition obtained by propane pyrolysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon – Part II : Experimental and modeling study of polyaromatic species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 73, pp.107-115</w:t>
+              <w:t xml:space="preserve">, 2005, 73, pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084480v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon – Part II : Experimental and modeling study of polyaromatic species.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and modelling study of the oxidation of toluene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. J. Chem. Kin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (37), pp.25-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kin.20047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017933v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of the oxidation of toluene.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-pentene at high temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Chem. Kin.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.451-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00200072v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stability of olefin-containing process gases as alternative fuel for gas turbines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.4212-4220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progress toward a unified detailed kinetic model for the autoignition of alkanes from C4 to C10 between 600 et 1200 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 142, pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling investigation of the thermal decomposition of n-dodecane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Dahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Virk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 71 (2), pp.865-881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13523,3380 +13787,3380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hydroperoxide content in surrogate jet-fuels using HPLC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advancing AI modeling for prediction of safety parameters for combustion of hydrogen/syngas/natural gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. pp.GT2024-129044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2024-129044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790764v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing AI modeling for prediction of safety parameters for combustion of hydrogen/syngas/natural gas mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montagne</w:t>
+                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770164v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
+                <w:t xml:space="preserve">An innovative microfluidic reactor for testing the oxidation stability of fuels: application to a saf surrogate and comparison with the petrooxy test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fages</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Stability, Handling, and Use of Liquid Fuels, Inc. (IASH), Sep 2024, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248606v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative microfluidic reactor for testing the oxidation stability of fuels: application to a saf surrogate and comparison with the petrooxy test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of hydroperoxide content in surrogate jet-fuels using HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryma Benrabah</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boris Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association for Stability, Handling, and Use of Liquid Fuels, Inc. (IASH), Sep 2024, Louisville (Kentucky), United States</w:t>
+              <w:t xml:space="preserve">, International Association for Stability, Handling and Use of Liquid Fuels (IASH), Sep 2024, Louisville (Kentucky), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790643v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRF models for data generation</w:t>
+                <w:t xml:space="preserve">Kinetic Modeling of the Impact of n-Decane Aging on its Combustion Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORIA UMR 6614; Groupement Français de Combustion, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245258v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Impact of n-Decane Aging on its Combustion Characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AN AUTOMATIC MERGING PYTHON CODE FOR LARGE MECHANISM: EXAMPLE OF A TRF-IB MECHANISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the Belgian and Italian Sections of The Combustion Institute 45 th Meeting of the Italian Section of The Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Florence, Italy. pp.ISBN 978-88-88104-27-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561086v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN AUTOMATIC MERGING PYTHON CODE FOR LARGE MECHANISM: EXAMPLE OF A TRF-IB MECHANISM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Sirjean</w:t>
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Belgian and Italian Sections of The Combustion Institute 45 th Meeting of the Italian Section of The Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Florence, Italy. pp.ISBN 978-88-88104-27-0</w:t>
+              <w:t xml:space="preserve">11the European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245314v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">TRF models for data generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bounaceur</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11the European Combustion Meeting (ECM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA UMR 6614; Groupement Français de Combustion, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561096v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Effects of Different Biofuels on the Oxidation Stability of a Hydrocarbon Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki El-Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Powertrains, Fuels &amp; Lubricants Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2020-01-2101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Flammability Limits of Gas Mixtures Containing Inert Gases Under Variable Temperature and Pressure Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2017: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2017-64172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a model for auto-ignition delays and its use for the prediction of premix combustion reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Séoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2016-57585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Auto-Ignition Temperatures and Delays for Gas Turbine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2015-42011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic and kinetic study of the DEE oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Di Tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International conference on chemical kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical kinetic study of the low temperature oxidation of ethanol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gas Turbines and Biodiesel : a Clarification of the Relative NOx Indices of Fame, Gasoil and Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD-ROM du congrès, 6 p</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2009, GT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orlando, Floride, United States. Paper GT2009-59623, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376729v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Turbines and Biodiesel : a Clarification of the Relative NOx Indices of Fame, Gasoil and Natural Gas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed kinetic models for the low-temperature auto ignition of gasoline surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Molière</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2009, GT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Orlando, Floride, United States. Paper GT2009-59623, 7 p</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD Rom du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390700v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic models for the low-temperature auto ignition of gasoline surrogates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Theoretical kinetic study of the low temperature oxidation of ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD Rom du congrès, 6 p</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD-ROM du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376724v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and modeling study of the oxydation of n-propylcyclohexane in a laminar premixed flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Oxidation of n-propylcyclohexane in a laminar premixed flame of methane/oxygen/argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Gas Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371513v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of n-propylcyclohexane in a laminar premixed flame of methane/oxygen/argon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Porter</w:t>
+                <w:t xml:space="preserve">Kinetic study of the thermal cracking of the products of the biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hiblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371512v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the thermal cracking of the products of the biomass gasification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Spring 2008 Meeting, Western States Section/The Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Los Angeles, United States. CD Rom du congrès, 19 p., Paper #08-S11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377570v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring 2008 Meeting, Western States Section/The Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Los Angeles, United States. CD Rom du congrès, 19 p., Paper #08-S11</w:t>
+              <w:t xml:space="preserve">Twelfth International Conference On Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377675v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Formation of aromatics in rich methane flames doped by unsaturated compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference On Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Monterey, United States</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377567v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of aromatics in rich methane flames doped by unsaturated compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Biet</w:t>
+                <w:t xml:space="preserve">Hydrocarbons Heterogeneous Pyrolysis: Experiments and Modeling for Scramjet Thermal Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">15th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Dayton, Ohio, United States. AIAA 2008-2623, 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371514v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons Heterogeneous Pyrolysis: Experiments and Modeling for Scramjet Thermal Management</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Dayton, Ohio, United States. AIAA 2008-2623, 10 pp</w:t>
+              <w:t xml:space="preserve">6th International Seminar on Flame Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. CD-ROM du congrès, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378907v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Experience and modeling study of the oxydation of n-propylcyclohexane in a laminar premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Seminar on Flame Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. CD-ROM du congrès, 14 p</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370864v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Kinetic Study of the Ring Opening of Cyclic Alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece. CD Rom du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of aromatics in rich methane flames doped by unsaturated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece. CD-ROM du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cinétique de CVD de pyrocarbone obtenu par pyrolyse de propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. ISBN 2-910239-70-5 Comm. 449; 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16906,404 +17170,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TRF-isoButanol Kinetic Mechanism for the Prediction of Pollutant with Validation against Novel Rich Atmospheric Flame Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Symposium - Emphasizing Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of soot precursors in toluene reference fuel flame with and without iso-butanol addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Symposium of the Combustion Institute "Emphasizing Energy Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation mechanisms of cellulose pyrolysis tars investigated by tunable synchrotron VUV Q-TOF-MS , Linz, Austria, May 2012 References</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17313,161 +17577,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of sulfur chemistry in a validated C/H/O/N chemical network: identification of key C/S coupling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId413"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17614,51 +17878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Veillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120870" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Souza Batalha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00133" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Le" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Anak Derrick Warren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112913" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benrabah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127754" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107414" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04291" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.170" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honorien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussougli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06024K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938824v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sch&#246;nborn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchene" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ziegler-Devin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.226" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07071" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sy Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.137" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.08.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felsmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#223;wald" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Osswald" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.027" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275923v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Di Tommaso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Benaissa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11621" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866205v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301628x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.09.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ5LRWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41927k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799210v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Weng" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40486b" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre A Glaude" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308901q" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211434f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303680h" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yuan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pitz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.06.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pousse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCD0K07F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437474v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Pousse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.041" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJMN9XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609653v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72D76J49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-010-0021-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371452v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436271v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388395v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Ali Gueniche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.03.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442303v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195189v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175177v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139734v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heyberger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139750v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140136v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017965v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022273v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017943v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084485v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084480v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017933v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245258v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561086v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245314v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563089v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El-Sayah" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-2101" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970891v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371513v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371512v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377570v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiblot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371514v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370864v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378950v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089377v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dufour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weng" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lechevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quiring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schaer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Souza Batalha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Veillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120870" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105380" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Anak Derrick Warren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benrabah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127754" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107414" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.170" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honorien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussougli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06024K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sch&#246;nborn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiblot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ziegler-Devin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sy Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.137" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.08.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07071" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felsmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#223;wald" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Osswald" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Di Tommaso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Benaissa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281232v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.09.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ5LRWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866180v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41927k" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799210v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Weng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40486b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406845v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre A Glaude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308901q" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301628x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707140v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717142v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211434f" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303680h" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yuan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pitz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.06.063" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Pousse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.041" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJMN9XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609653v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pousse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72D76J49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-010-0021-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.022" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCD0K07F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.012" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Ali Gueniche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.03.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442303v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341975v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195189v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140039v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heyberger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139750v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140136v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017943v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084480v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017965v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022273v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561086v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245258v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El-Sayah" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-2101" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970891v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371512v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377570v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiblot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371514v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370864v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371513v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377654v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371446v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378950v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089377v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>