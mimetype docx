--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -498,1294 +498,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building -Part III: C-H and C-C β-scissions in alkyl radicals</w:t>
+                <w:t xml:space="preserve">An automatic merging method for large kinetic mechanisms: Application to a surrogate fuel combustion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.C. Destro</w:t>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Roméo Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.B. de Souza</w:t>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fages</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114445⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.120870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290766v1</w:t>
+                <w:t xml:space="preserve">hal-04781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+                <w:t xml:space="preserve">Integrating Solvent Effects into the Prediction of Kinetic Constants Using a COSMO-Based Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanika Sood</w:t>
+                <w:t xml:space="preserve">Gabriel de Souza Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7), pp.3625-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363492v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Solvent Effects into the Prediction of Kinetic Constants Using a COSMO-Based Equation of State</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building -Part III: C-H and C-C β-scissions in alkyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel de Souza Batalha</w:t>
+                <w:t xml:space="preserve">F.C. Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Privat</w:t>
+                <w:t xml:space="preserve">G.B. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00133⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029261v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and identification of hydroperoxides in oxidized surrogate fuels by HPLC-PcR</w:t>
+                <w:t xml:space="preserve">A Microfluidic Reactor to Study the Oxidation Stability of Fuels: Application to a Sustainable Aviation Fuel Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanika Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Roux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 39 (38), pp.18718-18731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c03326⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 39 (44), pp.21625-21634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290117v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRF–iso–Butanol kinetic mechanism for the prediction of pollutant with validation against novel rich atmospheric flame experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification and identification of hydroperoxides in oxidized surrogate fuels by HPLC-PcR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fages</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134405⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (38), pp.18718-18731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c03326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903729v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic merging method for large kinetic mechanisms: Application to a surrogate fuel combustion model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A TRF–iso–Butanol kinetic mechanism for the prediction of pollutant with validation against novel rich atmospheric flame experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Veillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.120870. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.134405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2024.120870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.134405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781408v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction of pressure effects for the combination kinetics of two alkyl radicals with the geometric mean rule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part II: 1,2 to 1,5-H-shift reactions in alkyl radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J Klippenstein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105380⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.113732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767642v1</w:t>
+                <w:t xml:space="preserve">hal-04767708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part II: 1,2 to 1,5-H-shift reactions in alkyl radicals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Warth</w:t>
+                <w:t xml:space="preserve">Experimental study of the impact of alcohols on the oxidation stability of a surrogate jet-fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Glaude</w:t>
+                <w:t xml:space="preserve">Zaki El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Anak Derrick Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113732⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361, pp.130750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767708v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the impact of alcohols on the oxidation stability of a surrogate jet-fuel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Duy Le</w:t>
+                <w:t xml:space="preserve">On the prediction of pressure effects for the combination kinetics of two alkyl radicals with the geometric mean rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Anak Derrick Warren</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen J Klippenstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 361, pp.130750. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403806v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building - Part 1: Application to 1,3-H-shift reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 270, pp.113731. </w:t>
@@ -1836,64 +1836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of hydroperoxides in liquid fuels: a systematic comparison of titrations and absorption methods and their coupling to HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,64 +1983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2104,64 +2104,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive kinetic study of the combustion mechanism of methyl isocyanate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Honorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant effect of 2–4 xylenol on fuel oxidation in liquid and gas phase over a wide temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Matrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2502,64 +2502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Honorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (36), pp.6264-6277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,103 +2727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the size and degree of branching of alkanes on the rate rules approach: the case of isomerizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (1), pp.611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2870,51 +2870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Gas-Phase Thermal Decomposition of Urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Honorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,51 +3013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Isufaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3121,90 +3121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Detailed Kinetic Model for the Oxidation of n -Butane in the Liquid Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (25), pp.6955-6967. </w:t>
@@ -3294,51 +3294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (1), pp.719-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (4), pp.2605-2621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3483,360 +3483,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Lewisite</w:t>
+                <w:t xml:space="preserve">Fast pyrolysis of hemicelluloses into short-chain acids: An investigation on concerted mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Sirjean</w:t>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Verdier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Amsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoselin Benitez-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123086⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.14232-14248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908202v1</w:t>
+                <w:t xml:space="preserve">hal-02952179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pyrolysis of hemicelluloses into short-chain acids: An investigation on concerted mechanisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Lewisite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Amsbury</w:t>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoselin Benitez-Alfonso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.14232-14248. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.123086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952179v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part II: Development of a PRF kinetic model including 1,3- cyclohexadiene mechanism and simulations of ignition control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Schönborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3900,77 +3900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-ignition control using an additive with adaptable chemical structure. Part I: Development of a kinetic model for 1,3-cyclohexadiene and 1,3,5-hexatriene combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Schönborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duy Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4149,728 +4149,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and Pyrolysis Kinetics of Chloropicrin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Copper octacarboxyphthalocyanine as sensitizer of graphitic carbon nitride for efficient dye degradation under visible light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desmarets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b04007⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 563, pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921757v1</w:t>
+                <w:t xml:space="preserve">hal-01832500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal cracking of n -butylbenzene at high pressure: Experimental study and kinetic modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Combustion and Pyrolysis Kinetics of Chloropicrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (26), pp.5735 - 5741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b04007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.03.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02370755v1</w:t>
+                <w:t xml:space="preserve">hal-01921757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Decomposition of Phosgene and Diphosgene</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal cracking of n -butylbenzene at high pressure: Experimental study and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. C Leguizamon Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. C Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b09554⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.234-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708227v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper octacarboxyphthalocyanine as sensitizer of graphitic carbon nitride for efficient dye degradation under visible light irradiation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Decomposition of Phosgene and Diphosgene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 563, pp.127-136. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (1), pp.249-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.06.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b09554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832500v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Mustard Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Nitrogen Mustard Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Lizardo-Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36, pp.499-506. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (17), pp.3254-3262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510219v1</w:t>
+                <w:t xml:space="preserve">hal-01708219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pericyclic Reactions in Ether Biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4924,157 +4924,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Nitrogen Mustard Gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Kinetic Modeling of the Thermal Destruction of Mustard Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (17), pp.3254-3262. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.499-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b01238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708219v1</w:t>
+                <w:t xml:space="preserve">hal-01510219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam reforming of methane in a synthesis gas from biomass gasification</w:t>
               </w:r>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (41), pp.18329-18338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5190,64 +5190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of auto-ignition temperatures and delays for gas turbine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,64 +5337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Lizardo-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5422,745 +5422,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
+                <w:t xml:space="preserve">QUANTUM CHEMICAL STUDY OF THE THERMOCHEMICAL PROPERTIES OF ORGANOPHOSPHOROUS COMPOUNDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+                <w:t xml:space="preserve">A. Khalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Frottier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">M. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (42), pp.10527-10539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b07071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178238v1</w:t>
+                <w:t xml:space="preserve">hal-01241498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substituted furans on the formation of Polycyclic Aromatic Hydrocarbons in flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Modeling Investigation of the Low-Temperature Oxidation of Dimethyl Ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Sy Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Ophélie Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (2), pp.1735-1743. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.7905-7923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270985v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interpretation of the hydrogen inhibiting effect on chemical vapor deposition of pyrocarbon obtained by propane pyrolysis.</w:t>
+                <w:t xml:space="preserve">Influence of substituted furans on the formation of Polycyclic Aromatic Hydrocarbons in flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Luc Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.08.009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.1735-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266246v1</w:t>
+                <w:t xml:space="preserve">hal-01270985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTUM CHEMICAL STUDY OF THE THERMOCHEMICAL PROPERTIES OF ORGANOPHOSPHOROUS COMPOUNDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interpretation of the hydrogen inhibiting effect on chemical vapor deposition of pyrocarbon obtained by propane pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khalfa</w:t>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferrari</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (42), pp.10527-10539. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.299-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b07071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241498v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and oxidation kinetics of alternative gas turbines fuels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan group biofuels using molecular-beam mass spectrometry and gas chromatography - Part II: 2-Methylfuran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vierling</w:t>
+                <w:t xml:space="preserve">Casimir Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Felsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ASME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/GT2014-25070⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (3), pp.766-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070016v1</w:t>
+                <w:t xml:space="preserve">hal-01275925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion chemistry and flame structure of furan group biofuels using molecular-beam mass spectrometry and gas chromatography - Part III: 2,5-Dimethylfuran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Togbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Felsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oßwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6175,273 +6175,273 @@
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (3), pp.780-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion chemistry and flame structure of furan group biofuels using molecular-beam mass spectrometry and gas chromatography - Part II: 2-Methylfuran</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Felsmann</w:t>
+                <w:t xml:space="preserve">Combustion and oxidation kinetics of alternative gas turbines fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Osswald</w:t>
+                <w:t xml:space="preserve">Matthieu Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 161 (3), pp.766-779. </w:t>
+              <w:t xml:space="preserve">Proceedings of ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paper No. GT2014-25070, pp. V03AT03A001; 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/GT2014-25070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275925v1</w:t>
+                <w:t xml:space="preserve">hal-01070016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion chemistry and flame structure of furan,group biofuels using molecular-beam mass spectrometry and gas chromatography - Part I: Furan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Felsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (3), pp.748-765. </w:t>
@@ -6492,51 +6492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Low Temperature Oxidation of the Five Isomers of Hexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhandong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanjun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6652,51 +6652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6741,1432 +6741,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon. Part IV: Main pathways involved in pyrocarbon deposit</w:t>
+                <w:t xml:space="preserve">Experimental and modeling study of premixed laminar flames of ethanol and methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Luc Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.2226-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef301628x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281232v1</w:t>
+                <w:t xml:space="preserve">hal-00866205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the reaction 2,5-dimethylfuran + H → products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon. Part IV: Main pathways involved in pyrocarbon deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (1), pp.241-249. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.48-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866180v1</w:t>
+                <w:t xml:space="preserve">hal-01281232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular decomposition of 2,5-dimethylfuran: A theoretical chemical kinetic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the reaction 2,5-dimethylfuran + H → products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cp41927k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866189v1</w:t>
+                <w:t xml:space="preserve">hal-00866180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the chemistry of biomass pyrolysis by means of tunable synchrotron photoionisation-mass spectrometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Unimolecular decomposition of 2,5-dimethylfuran: A theoretical chemical kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society of Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra40486b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.596-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp41927k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799210v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock Tube and Chemical Kinetic Modeling Study of the Oxidation of 2,5-Dimethylfuran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Revealing the chemistry of biomass pyrolysis by means of tunable synchrotron photoionisation-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangyuan Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Weijing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp308901q⟩</w:t>
+              <w:t xml:space="preserve">Royal Society of Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.4786-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra40486b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406845v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of premixed laminar flames of ethanol and methane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Shock Tube and Chemical Kinetic Modeling Study of the Oxidation of 2,5-Dimethylfuran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre A Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Battin-Leclerc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weijing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (4), pp.2226-2245. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (7), pp.1371-1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef301628x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp308901q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866205v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in detailed kinetic modeling of the combustion of oxygenated components of biofuels</w:t>
+                <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. S. Tran</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximilien Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Lizardo Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.12214-12228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309821z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707140v1</w:t>
+                <w:t xml:space="preserve">hal-00771603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Improvement of the Modeling of the Low-Temperature Oxidation of n-Butane: Study of the Primary Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kotaro Tanaka</w:t>
+                <w:t xml:space="preserve">A. Tomlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">M. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.6142-6258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp211434f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726401v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress in detailed kinetic modeling of the combustion of oxygenated components of biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Cord</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.07.008⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 ((1)), pp.4-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771363v2</w:t>
+                <w:t xml:space="preserve">hal-00707140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Low Temperature Oxidation of Propane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling investigation of the low-temperature oxidation of n-heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.3455-3471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp309821z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771603v1</w:t>
+                <w:t xml:space="preserve">hal-00771363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Modeling of the Low-Temperature Oxidation of n-Butane: Study of the Primary Reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tomlin</w:t>
+                <w:t xml:space="preserve">Kotaro Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz-Lopez</w:t>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116, pp.6142-6258. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp211434f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717142v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of the 5-Methyl-2-furanylmethyl Radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (25), pp.6675-6684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8194,511 +8194,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed product analysis during the low temperature oxidation of n-butane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+                <w:t xml:space="preserve">Edward Blurock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP00539H⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602156v1</w:t>
+                <w:t xml:space="preserve">hal-00602695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards cleaner combustion engines through groundbreaking detailed chemical kinetic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">An experimental and kinetic investigation of premixed furan/oxygen/argon flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Blurock</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">T. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158, pp.756-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0CS00207K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602695v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic investigation of premixed furan/oxygen/argon flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed product analysis during the low temperature oxidation of n-butane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Tian</w:t>
+                <w:t xml:space="preserve">Sarah Bax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Yuan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Sirjean</w:t>
+                <w:t xml:space="preserve">Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 158, pp.756-773. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp. 296-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0CP00539H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576339v1</w:t>
+                <w:t xml:space="preserve">hal-00602156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed kinetic modeling study of toluene oxidation in a premixed laminar flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33, pp. 233-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8732,64 +8732,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental evidences about the formation and consumption of ketohydroperoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8860,1325 +8860,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAN METHANE PREMIXED LAMINAR FLAMES DOPED BY COMPONENTS OF DIESEL FUEL PART II: N-PROPYLCYCLOHEXANE</w:t>
+                <w:t xml:space="preserve">A lean methane premixed laminar flame doped by light components of diesel fuel - Part II : n propylcyclohexane &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emir Pousse</w:t>
+                <w:t xml:space="preserve">E. Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Porter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 157, pp.75-90</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 157 (n°1), pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437474v1</w:t>
+                <w:t xml:space="preserve">hal-00611136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A lean methane premixed laminar flame doped with components of diesel fuel part III: Indane and comparison between n-butylbenzene, n-propylcyclohexane and indane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 ((7)), pp. 1236-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602130v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LEAN METHANE PREMIXED LAMINAR FLAMES DOPED BY COMPONENTS OF DIESEL FUEL PART II: N-PROPYLCYCLOHEXANE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157, pp.75-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00540772v1</w:t>
+                <w:t xml:space="preserve">hal-00437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
+                <w:t xml:space="preserve">Experimental Confirmation of the Low-Temperature Oxidation Scheme of Alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lacroix</w:t>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyue Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.041⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 ((18)), pp. 3169-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200906850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00799742v1</w:t>
+                <w:t xml:space="preserve">hal-00602130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lean methane premixed laminar flame doped with components of diesel fuel part III: Indane and comparison between n-butylbenzene, n-propylcyclohexane and indane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Adiabatic flame temperature from biofuels and fossil fuels and derived effect on NOx emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609653v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (1), pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10573-010-0021-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00611148v1</w:t>
+                <w:t xml:space="preserve">hal-00799742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 ((2)), pp. 132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10573-010-0021-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169466v1</w:t>
+                <w:t xml:space="preserve">hal-00611148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lean methane premixed laminar flame doped by light components of diesel fuel - Part II : n propylcyclohexane &amp;quot;.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the Laminar Flame Speed of Natural Gas and Gasoline Surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.06.022⟩</w:t>
+              <w:t xml:space="preserve">SAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2010-01-0546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2010-01-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00611136v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+                <w:t xml:space="preserve">A Lean Methane Prelixed Laminar Flame Doped with Components of Diesel Fuel. Part I: n-Butylbenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.041⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156, pp.954-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436271v1</w:t>
+                <w:t xml:space="preserve">hal-00371452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lean Methane Prelixed Laminar Flame Doped with Components of Diesel Fuel. Part I: n-Butylbenzene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Kinetic modeling of surface reactions involved in CVI of pyrocarbon obtained by propane pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.09.012⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.10.1016/j.carbon.2009.08.041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371452v1</w:t>
+                <w:t xml:space="preserve">hal-00436271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPARATIVE STUDY OF THE FORMATION OF AROMATICS IN RICH METHANE FLAMES DOPED BY UNSATURATED COMPOUNDS</w:t>
               </w:r>
@@ -10190,77 +10190,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88, pp.1388-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10294,64 +10294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical kinetic study of the reactions of cycloalkylperoxy radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10428,64 +10428,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10536,64 +10536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical kinetic study of thermal unimolecular decomposition of cyclic alkyl radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10657,77 +10657,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich methane laminar flames doped with light unsaturated hydrocarbons. Part III : cyclopentene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 152, pp.245-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10755,2901 +10755,2901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of n-dodecane : experiments and kinetic modelling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Thermal decomposition of norbornane (bicyclo[2.2.1]heptane) dissolved in benzene. Experimental study and mechanism investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 78, pp.419-429</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1406-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140023v1</w:t>
+                <w:t xml:space="preserve">hal-00140025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the composite CBS-QB3 method to singlet diradical calculations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon - Part III : Experiments and modeling of the formation of pyrocarbon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 435, pp.152-156</w:t>
+              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79, pp.268-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140043v1</w:t>
+                <w:t xml:space="preserve">hal-00140050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The autoignition of cyclopentane and cyclohexane in a shock tube.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Thermal stability of n-dodecane : experiments and kinetic modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 31, pp.277-284</w:t>
+              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78, pp.419-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140039v1</w:t>
+                <w:t xml:space="preserve">hal-00140023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich methane laminar flames doped with light unsaturated hydrocarbons. Part II: 1,3butadiene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Extension of the composite CBS-QB3 method to singlet diradical calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 435, pp.152-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175177v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The autoignition of cyclopentane and cyclohexane in a shock tube.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Hakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal Vehicle Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (1/2), pp.124 - 142</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.277-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139845v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of norbornane (bicyclo[2.2.1]heptane) dissolved in benzene. Experimental study and mechanism investigation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Rich methane laminar flames doped with light unsaturated hydrocarbons. Part II: 1,3butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 151, pp.245-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2007.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140025v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon - Part III : Experiments and modeling of the formation of pyrocarbon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Kinetic modelling of a surrogate diesel fuel applied to 3D auto-ignition in HCCI engines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 79, pp.268-277</w:t>
+              <w:t xml:space="preserve">International Journal Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (1/2), pp.124 - 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140050v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich methane premixed laminar flames doped by light unsaturated hydrocarbons – Part I : allene and propyne.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 146, pp.620-634. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (39), pp.11298-11314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0623802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139737v1</w:t>
+                <w:t xml:space="preserve">hal-00139755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the gas-phase oxidation of cyclohexane.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heyberger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Warth</w:t>
+                <w:t xml:space="preserve">G. Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Minetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (7-8), pp.881 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139734v1</w:t>
+                <w:t xml:space="preserve">hal-01738411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the structure of rich premixed 1,3-butadiene/CH4/O2/Ar flame.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Detailed kinetic study of the ring opening of cycloalkanes by CBS-QB3 calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion, Explosion and Shock Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42, pp.702-706</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (46), pp.12693-12704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139750v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic study of the ring opening of cycloalkanes by CBS-QB3 calculations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rich methane premixed laminar flames doped by light unsaturated hydrocarbons – Part I : allene and propyne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 146, pp.620-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140136v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Touchard</w:t>
+                <w:t xml:space="preserve">Modelling of the gas-phase oxidation of cyclohexane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20, pp.1450-1459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017949v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary reactions of the thermal decomposition of tricyclodecane.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+                <w:t xml:space="preserve">Experimental study of the structure of rich premixed 1,3-butadiene/CH4/O2/Ar flame.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion, Explosion and Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.702-706</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139755v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Minetti</w:t>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Touchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.A. Glaude</w:t>
+                <w:t xml:space="preserve">Rodolphe Minetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 145, pp.272-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01738411v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-pentene at high temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.451-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017954v1</w:t>
+                <w:t xml:space="preserve">hal-00017965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of 1-hexene oxidation behind reflected shock waves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of olefin-containing process gases as alternative fuel for gas turbines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yahyaoui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Molière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30/1, pp.1137-1145</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.4212-4220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017943v1</w:t>
+                <w:t xml:space="preserve">hal-00022273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Progress toward a unified detailed kinetic model for the autoignition of alkanes from C4 to C10 between 600 et 1200 K.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 142, pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738424v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon – Part I : Experimental and modeling study of the formation of toluene and aliphatic species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modelling study of 1-hexene oxidation behind reflected shock waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler</w:t>
+                <w:t xml:space="preserve">Nabiha Djebaïli-Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Etienne Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 73, pp.212-230</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30/1, pp.1137-1145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084485v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface on chemical kinetic of pyrocarbon deposition obtained by propane pyrolysis.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084480v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon – Part II : Experimental and modeling study of polyaromatic species.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon – Part I : Experimental and modeling study of the formation of toluene and aliphatic species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 73, pp.231-247</w:t>
+              <w:t xml:space="preserve">, 2005, 73, pp.212-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017933v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of the oxidation of toluene.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle da Costa</w:t>
+                <w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. J. Chem. Kin.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.20047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00200072v1</w:t>
+                <w:t xml:space="preserve">hal-00017954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-pentene at high temperature.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Influence of surface on chemical kinetic of pyrocarbon deposition obtained by propane pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37, pp.451-463</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 73, pp.107-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017965v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of olefin-containing process gases as alternative fuel for gas turbines.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Pyrolysis of propane for CVI of pyrocarbon – Part II : Experimental and modeling study of polyaromatic species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Molière</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44, pp.4212-4220</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 73, pp.231-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022273v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress toward a unified detailed kinetic model for the autoignition of alkanes from C4 to C10 between 600 et 1200 K.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and modelling study of the oxidation of toluene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 142, pp.170-186. </w:t>
+              <w:t xml:space="preserve">Int. J. Chem. Kin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (37), pp.25-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.20047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021363v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling investigation of the thermal decomposition of n-dodecane</w:t>
               </w:r>
@@ -13661,64 +13661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Dahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Virk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Marquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13795,1084 +13795,1084 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing AI modeling for prediction of safety parameters for combustion of hydrogen/syngas/natural gas mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Experimental study of hydroperoxide content in surrogate jet-fuels using HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanika Sood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Stability, Handling and Use of Liquid Fuels (IASH), Sep 2024, Louisville (Kentucky), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770164v1</w:t>
+                <w:t xml:space="preserve">hal-04790764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
+                <w:t xml:space="preserve">Advancing AI modeling for prediction of safety parameters for combustion of hydrogen/syngas/natural gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. pp.GT2024-129044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2024-129044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248606v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative microfluidic reactor for testing the oxidation stability of fuels: application to a saf surrogate and comparison with the petrooxy test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Construction d'un mécanisme cinétique TRF-isoButanol pour la prédiction des polluants, validé par de nouvelles flammes riches atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Kdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Stability, Handling, and Use of Liquid Fuels, Inc. (IASH), Sep 2024, Louisville (Kentucky), United States</w:t>
+              <w:t xml:space="preserve">Journées François Lacas des Doctorants en Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Français de Combustion, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790643v1</w:t>
+                <w:t xml:space="preserve">hal-05248606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hydroperoxide content in surrogate jet-fuels using HPLC</w:t>
+                <w:t xml:space="preserve">An innovative microfluidic reactor for testing the oxidation stability of fuels: application to a saf surrogate and comparison with the petrooxy test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kanika Sood</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASH 2024, the 18TH INTERNATIONAL CONFERENCE ON STABILITY, HANDLING AND USE OF LIQUID FUELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association for Stability, Handling and Use of Liquid Fuels (IASH), Sep 2024, Louisville (Kentucky), France</w:t>
+              <w:t xml:space="preserve">, International Association for Stability, Handling, and Use of Liquid Fuels, Inc. (IASH), Sep 2024, Louisville (Kentucky), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790764v1</w:t>
+                <w:t xml:space="preserve">hal-04790643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Modeling of the Impact of n-Decane Aging on its Combustion Characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">TRF models for data generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA UMR 6614; Groupement Français de Combustion, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561086v1</w:t>
+                <w:t xml:space="preserve">hal-05245258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN AUTOMATIC MERGING PYTHON CODE FOR LARGE MECHANISM: EXAMPLE OF A TRF-IB MECHANISM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Kinetic Modeling of the Impact of n-Decane Aging on its Combustion Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryma Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Belgian and Italian Sections of The Combustion Institute 45 th Meeting of the Italian Section of The Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Florence, Italy. pp.ISBN 978-88-88104-27-0</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245314v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">AN AUTOMATIC MERGING PYTHON CODE FOR LARGE MECHANISM: EXAMPLE OF A TRF-IB MECHANISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11the European Combustion Meeting (ECM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the Belgian and Italian Sections of The Combustion Institute 45 th Meeting of the Italian Section of The Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Florence, Italy. pp.ISBN 978-88-88104-27-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561096v1</w:t>
+                <w:t xml:space="preserve">hal-05245314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRF models for data generation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatization of theoretical kinetic data generation for tabulated TS models building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Citrangolo Destro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORIA UMR 6614; Groupement Français de Combustion, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">11the European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245258v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Effects of Different Biofuels on the Oxidation Stability of a Hydrocarbon Fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki El-Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Powertrains, Fuels &amp; Lubricants Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15044,64 +15044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Flammability Limits of Gas Mixtures Containing Inert Gases Under Variable Temperature and Pressure Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15191,51 +15191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15325,51 +15325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15472,64 +15472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rotureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International conference on chemical kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Cambridge, United States</w:t>
@@ -15552,835 +15552,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Turbines and Biodiesel : a Clarification of the Relative NOx Indices of Fame, Gasoil and Natural Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Theoretical kinetic study of the low temperature oxidation of ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2009, GT2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Orlando, Floride, United States. Paper GT2009-59623, 7 p</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD-ROM du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390700v1</w:t>
+                <w:t xml:space="preserve">hal-00376729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic models for the low-temperature auto ignition of gasoline surrogates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Turbines and Biodiesel : a Clarification of the Relative NOx Indices of Fame, Gasoil and Natural Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roda Bounaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Molière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD Rom du congrès, 6 p</w:t>
+              <w:t xml:space="preserve">ASME Turbo Expo 2009, GT2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orlando, Floride, United States. Paper GT2009-59623, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376724v1</w:t>
+                <w:t xml:space="preserve">hal-00390700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical kinetic study of the low temperature oxidation of ethanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed kinetic models for the low-temperature auto ignition of gasoline surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roda Bounaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Molière</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2009 (ECM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD-ROM du congrès, 6 p</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. CD Rom du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376729v1</w:t>
+                <w:t xml:space="preserve">hal-00376724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of n-propylcyclohexane in a laminar premixed flame of methane/oxygen/argon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Experience and modeling study of the oxydation of n-propylcyclohexane in a laminar premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Gas Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371512v1</w:t>
+                <w:t xml:space="preserve">hal-00371513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the thermal cracking of the products of the biomass gasification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hiblot</w:t>
+                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Spring 2008 Meeting, Western States Section/The Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Los Angeles, United States. CD Rom du congrès, 19 p., Paper #08-S11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377570v1</w:t>
+                <w:t xml:space="preserve">hal-00377675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Oxidation of n-propylcyclohexane in a laminar premixed flame of methane/oxygen/argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring 2008 Meeting, Western States Section/The Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Los Angeles, United States. CD Rom du congrès, 19 p., Paper #08-S11</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Gas Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377675v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of the thermal cracking of the products of the biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hiblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference On Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Monterey, United States</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377567v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of aromatics in rich methane flames doped by unsaturated compounds</w:t>
               </w:r>
@@ -16392,77 +16392,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16481,424 +16481,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons Heterogeneous Pyrolysis: Experiments and Modeling for Scramjet Thermal Management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Thermal Decomposition of a Jet Fuel Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Dayton, Ohio, United States. AIAA 2008-2623, 10 pp</w:t>
+              <w:t xml:space="preserve">Twelfth International Conference On Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378907v1</w:t>
+                <w:t xml:space="preserve">hal-00377567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Hydrocarbons Heterogeneous Pyrolysis: Experiments and Modeling for Scramjet Thermal Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Seminar on Flame Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. CD-ROM du congrès, 14 p</w:t>
+              <w:t xml:space="preserve">15th AIAA International Space Planes and Hypersonic Systems and Technologies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Dayton, Ohio, United States. AIAA 2008-2623, 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370864v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and modeling study of the oxydation of n-propylcyclohexane in a laminar premixed flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the structure of a lean premixed indane/CH4/O2/Ar flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6th International Seminar on Flame Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. CD-ROM du congrès, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371513v1</w:t>
+                <w:t xml:space="preserve">hal-00370864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Kinetic Study of the Ring Opening of Cyclic Alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16962,77 +16962,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of aromatics in rich methane flames doped by unsaturated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj-Ali Gueniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Chania, Greece. CD-ROM du congrès, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17057,77 +17057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cinétique de CVD de pyrocarbone obtenu par pyrolyse de propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Marquaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. ISBN 2-910239-70-5 Comm. 449; 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17184,103 +17184,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TRF-isoButanol Kinetic Mechanism for the Prediction of Pollutant with Validation against Novel Rich Atmospheric Flame Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Symposium - Emphasizing Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
@@ -17309,103 +17309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of soot precursors in toluene reference fuel flame with and without iso-butanol addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Kdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Symposium of the Combustion Institute "Emphasizing Energy Transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
@@ -17643,51 +17643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Citrangolo Destro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17878,51 +17878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lechevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quiring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schaer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Souza Batalha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Veillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120870" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105380" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Anak Derrick Warren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benrabah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127754" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107414" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.170" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honorien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussougli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06024K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sch&#246;nborn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiblot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ziegler-Devin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sy Tran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.137" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.08.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07071" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felsmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#223;wald" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Osswald" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Di Tommaso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Benaissa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281232v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.09.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ5LRWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866180v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41927k" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799210v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Weng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40486b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406845v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre A Glaude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308901q" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301628x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707140v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717142v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211434f" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303680h" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576339v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yuan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pitz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.06.063" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437474v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Pousse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.041" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJMN9XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609653v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pousse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72D76J49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-010-0021-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.022" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCD0K07F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436271v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.012" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Ali Gueniche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.03.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442303v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341975v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195189v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140039v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.004" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139734v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heyberger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139750v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140136v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017943v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084480v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017965v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022273v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561086v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245258v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El-Sayah" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-2101" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970891v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371512v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377570v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiblot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371514v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370864v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371513v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377654v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371446v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378950v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089377v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poeuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lechevallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Benrabah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quiring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Schaer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Veillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05029261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel de Souza Batalha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Citrangolo Destro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Destro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.B. de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Sood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02737" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c03326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04903729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Kdouh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.134405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403806v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duy Le" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Anak Derrick Warren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130750" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113731" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131218" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Heymes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063774" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Sayah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benrabah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Glaude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.127754" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Matrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Ben Amara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2022.107414" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779258v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tsoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.4336" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.170" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Honorien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isufaj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03324875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c02988" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussougli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06024K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02952179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Amsbury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoselin Benitez-Alfonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Lizardo Huerta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verdier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sch&#246;nborn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b02020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Chouchene" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.036" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921757v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b04007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. C Leguizamon Guerra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. C Lizardo Huerta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.03.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b09554" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b01238" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Glaude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hiblot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ziegler-Devin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.226" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031264" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309238v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lizardo-Huerta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp00111d" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b07071" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01939" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270985v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sy Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.137" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Marquaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.08.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Felsmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Osswald" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275924v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#223;wald" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vierling" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056660v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjun Cheng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503772h" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961539v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Di Tommaso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rotureau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Benaissa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.11621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866205v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301628x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.09.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHJ5LRWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866189v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp41927k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799210v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Weng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40486b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406845v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre A Glaude" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp308901q" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771603v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309821z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717142v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomlin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211434f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Tran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303680h" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602695v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Blurock" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CS00207K" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576339v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yuan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602156v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bax" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP00539H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pitz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.06.063" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554812v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pousse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.06.022" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCD0K07F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609653v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.03.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72D76J49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Pousse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602130v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906850" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moli&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2009.10.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4729C4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.08.041" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJMN9XD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-010-0021-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169466v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin Leclerc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2010-01-0546" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436271v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Ali Gueniche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Biet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.03.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442303v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341975v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195189v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.07.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140025v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140050v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140023v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140043v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140039v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hakka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175177v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.05.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139845v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139755v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0623802" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140136v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139737v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139734v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heyberger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021363v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.03.005" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W7ZJSH1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017943v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084485v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084480v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017933v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200072v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Costa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Billaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20047" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B04C7J28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Dahm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Virk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Marquaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.11.005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04770164v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-129044" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248606v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245258v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561086v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245314v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veillet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561096v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El-Sayah" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-2101" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05118279v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64172" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-57585" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970891v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376729v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390700v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371513v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377675v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371512v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377570v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hiblot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371514v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377567v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378907v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Daniau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370864v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377654v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371446v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378950v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250875v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248689v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089377v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dufour" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weng" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382806v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Citrangolo Destro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>