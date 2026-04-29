--- v0 (2026-03-09)
+++ v1 (2026-04-29)
@@ -742,369 +742,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global dynamics of discrete mathematical models of tuberculosis</w:t>
+                <w:t xml:space="preserve">Analyzing stability and bifurcations in a new discrete system derived from a fractional order continuous chaotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber Elaydi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
+                <w:t xml:space="preserve">Barkat Radhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lozi René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menacer Tidjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17513758.2024.2323724⟩</w:t>
+              <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.01-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25073/jaec.201934.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548634v1</w:t>
+                <w:t xml:space="preserve">hal-04878059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of the spatio-temporal dynamics of a Hénon–Lozi map network in the presence of Lévy noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Averyanov</w:t>
+                <w:t xml:space="preserve">Global dynamics of discrete mathematical models of tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Elaydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Strelkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.115051. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.2323724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17513758.2024.2323724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605624v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paths of nine mathematicians to the realm of dynamical systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peculiarities of the spatio-temporal dynamics of a Hénon–Lozi map network in the presence of Lévy noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rybalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Averyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Strelkova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.1-89. </w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.115051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236198.2024.2314411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688197v1</w:t>
+                <w:t xml:space="preserve">hal-04605624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel compartimental VSLIT model used to analyze the dynamics of tuberculosis in Algeria and Ukraine and the assesment of vaccination and treatment effects</w:t>
               </w:r>
@@ -1188,131 +1158,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing stability and bifurcations in a new discrete system derived from a fractional order continuous chaotic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paths of nine mathematicians to the realm of dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barkat Radhia</w:t>
+                <w:t xml:space="preserve">Vladimir Belykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lozi René</w:t>
+                <w:t xml:space="preserve">Jim Michael Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menacer Tidjani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Elaydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (2), pp.01-32. </w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.1-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25073/jaec.201934.256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2024.2314411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878059v1</w:t>
+                <w:t xml:space="preserve">hal-04688197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: Chaos theory, complexity theory, catastrophe theory, and the enigmatic concept of chaoplexity, by Saber Elaydi</w:t>
               </w:r>
@@ -1656,850 +1656,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of Thread and Sheet Chaotic Attractors for Three-Dimensional Lozi Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Dynamics of Tuberculosis in Algeria Using a Compartmental VSEIT Model with Evaluation of the Vaccination and Treatment Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Chennaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.315-344. </w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (7), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/dynamics3020019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/computation11070146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542935v1</w:t>
+                <w:t xml:space="preserve">hal-04549426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the special issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications’</w:t>
+                <w:t xml:space="preserve">Are Chaotic Attractors just a Mathematical Curiosity or Do They Contribute to the Advancement of Science?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chaos theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.133-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571575v1</w:t>
+                <w:t xml:space="preserve">hal-04527691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOVEL COMPARTMENTAL VSLIT MODEL USED TO ANALYZE THE DYNAMICS OF TUBERCULOSIS IN ALGERIA AND UKRAINE AND THE ASSESSMENT OF VACCINATION AND TREATMENT EFFECTS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence of Thread and Sheet Chaotic Attractors for Three-Dimensional Lozi Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Mathematical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3842/umzh.v75i12.7658⟩</w:t>
+              <w:t xml:space="preserve">Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.315-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dynamics3020019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698063v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Computing for Energy Transition: A Survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword to the special issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tla.2023.10251799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications', 29 (9-12), pp.861-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2267824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572746v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Chaotic Attractors just a Mathematical Curiosity or Do They Contribute to the Advancement of Science?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A NOVEL COMPARTMENTAL VSLIT MODEL USED TO ANALYZE THE DYNAMICS OF TUBERCULOSIS IN ALGERIA AND UKRAINE AND THE ASSESSMENT OF VACCINATION AND TREATMENT EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Chennaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos theory and applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ukrainian Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (12), pp.1709-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3842/umzh.v75i12.7658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527691v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Dynamics of Tuberculosis in Algeria Using a Compartmental VSEIT Model with Evaluation of the Vaccination and Treatment Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Green Computing for Energy Transition: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalita Nazaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefredo Gadelha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erivelton Nepomuceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (7), pp.146. </w:t>
+              <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue on Sustainable Energy Sources for an Energy Transition, 21 (9), pp.937-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computation11070146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tla.2023.10251799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549426v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Routh Hurwitz Criteria for Studying The Stability and Bifurcation in Multispiral Chua Chaotic Attractor</w:t>
+                <w:t xml:space="preserve">Softcomputing in identification of the origin of Voynich manuscript by comparison with ancient dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maika Belouerghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tidjani Menacer</w:t>
+                <w:t xml:space="preserve">Ivan Zelinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah C Windsor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendel soft computing journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13164/mendel.2023.1.071⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.110217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2023.110217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572519v1</w:t>
+                <w:t xml:space="preserve">hal-04572644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcomputing in identification of the origin of Voynich manuscript by comparison with ancient dialects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Routh Hurwitz Criteria for Studying The Stability and Bifurcation in Multispiral Chua Chaotic Attractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah C Windsor</w:t>
+                <w:t xml:space="preserve">Maika Belouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidjani Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 138, pp.110217. </w:t>
+              <w:t xml:space="preserve">Mendel soft computing journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2023.110217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13164/mendel.2023.1.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572644v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Recent Applications of the Chaotic Lozi Map</w:t>
               </w:r>
@@ -2661,429 +2661,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mem-fractive Properties of Mushrooms</w:t>
+                <w:t xml:space="preserve">Enhanced design and hardware implementation of a chaos-based block cipher for image protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander E Beasley</w:t>
+                <w:t xml:space="preserve">Mahdi Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Fethi Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration &amp; Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/ac2e0c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications, 29 (9-12), pp.1408-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2022.2069496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540744v1</w:t>
+                <w:t xml:space="preserve">hal-03807466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principales tendances dans l'évolution de la poésie visuelle russe actuelle : histoire et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Absalyamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les nouvelles tendances de la création calligrammatique, 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced design and hardware implementation of a chaos-based block cipher for image protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mem-fractive Properties of Mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander E Beasley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Madani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safwan El Assad</w:t>
+                <w:t xml:space="preserve">Michail-Antisthenis Tsompanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Dridi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna L Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications, 29 (9-12), pp.1408-1428. </w:t>
+              <w:t xml:space="preserve">Bioinspiration &amp; Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236198.2022.2069496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/ac2e0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807466v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Implementation, and Analysis of a Block Cipher Based on a Secure Chaotic Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih El Hadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,499 +3245,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On periodic solutions of fractional-order differential systems with a fixed length of sliding memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">The Design and FPGA-Based Implementation of a Stream Cipher Based on a Secure Chaotic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih El Hadj Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58205/jiamcs.v1i1.6⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11020625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513190v1</w:t>
+                <w:t xml:space="preserve">hal-03106699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifurcation analysis of a model of tuberculosis epidemic with treatment of wider population suggesting a possible role in the seasonality of this disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 31, pp.123125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230576v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of a model of tuberculosis epidemic with treatment of wider population suggesting a possible role in the seasonality of this disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">On periodic solutions of fractional-order differential systems with a fixed length of sliding memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Bourafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Arama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.64-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58205/jiamcs.v1i1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498071v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and FPGA-Based Implementation of a Stream Cipher Based on a Secure Chaotic Generator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Shepelyansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto E Rössler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.625. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11020625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106699v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical model of spiking and bursting neuron on a mug-shaped branched manifold</w:t>
               </w:r>
@@ -3853,51 +3853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Mode Oscillations Based on Complex Canard Explosion in a Fractional-Order Fitzhugh-Nagumo Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4063,382 +4063,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetries in Hidden Bifurcation Routes to Multiscroll Chaotic Attractors Generated by Saturated Function Series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tidjani Menacer</w:t>
+                <w:t xml:space="preserve">Complex Canard Explosion in a Fractional-Order FitzHugh–Nagumo Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Engineering and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25073/jaec.201934.256⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (08), pp.1950111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127419501116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032392v1</w:t>
+                <w:t xml:space="preserve">hal-03041670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopf Bifurcation and Chaos in Simplest Fractional-Order Memristor-based Electrical Circuit</w:t>
+                <w:t xml:space="preserve">Symmetries in Hidden Bifurcation Routes to Multiscroll Chaotic Attractors Generated by Saturated Function Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Belouerghi</w:t>
+                <w:t xml:space="preserve">Faiza Zaamoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidjani Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Industrial and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/1945-919X.2019.00020.3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Engineering and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25073/jaec.201934.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044722v1</w:t>
+                <w:t xml:space="preserve">hal-03032392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Canard Explosion in a Fractional-Order FitzHugh–Nagumo Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Hopf Bifurcation and Chaos in Simplest Fractional-Order Memristor-based Electrical Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidjani Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (08), pp.1950111. </w:t>
+              <w:t xml:space="preserve">Indian Journal of Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.13-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127419501116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/1945-919X.2019.00020.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041670v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf-like Bifurcation And Mixed Mode Oscillation In A Fractional-Order FitzHugh-Nagumo Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4498,51 +4498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of two Stream Ciphers Based on Chaotic Coupling and Multiplexing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden bifurcation in the Multispiral Chua Attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menacer Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,187 +5090,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Reliable Numerical Method for Computing Chaotic Solutions of Dynamical Systems: The Chen Attractor Case</w:t>
+                <w:t xml:space="preserve">Max Charvolen : l'information mise en relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander N. Pchelintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Il Particolare : art, littérature, théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cahier: Max Charvolen, 29, pp.121-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323625v1</w:t>
+                <w:t xml:space="preserve">hal-00691006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Charvolen : l'information mise en relief</w:t>
+                <w:t xml:space="preserve">A New Reliable Numerical Method for Computing Chaotic Solutions of Dynamical Systems: The Chen Attractor Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N. Pchelintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Particolare : art, littérature, théorie critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (13), pp.1550187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127415501874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691006v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of observer-based chaotic synchronization and identifiability to original CSK model for secure information transmission</w:t>
               </w:r>
@@ -5360,51 +5360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf Bifurcation and Chaos in Simplest Fractional-Order Memristor-based Electrical Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5451,51 +5451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memfractance: A Mathematical Paradigm for Circuit Elements with Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6397,200 +6397,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Orbit Patterns for One Dimensional Dynamical Systems</w:t>
+                <w:t xml:space="preserve">Global Orbit Patterns for Dynamical Systems On Finite Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grazer Math. Ber.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1146, pp.303-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3183549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361853v3</w:t>
+                <w:t xml:space="preserve">hal-00369247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Orbit Patterns for Dynamical Systems On Finite Sets</w:t>
+                <w:t xml:space="preserve">Global Orbit Patterns for One Dimensional Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grazer Math. Ber.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ITERATION THEORY (ECIT ‘08), A.N. Sharkovsky, I.M. Sushko (Eds.) (354), pp.112-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3183549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00369247v1</w:t>
+                <w:t xml:space="preserve">hal-00361853v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and spectral analysis of a new weakly coupled maps system</w:t>
               </w:r>
@@ -8298,295 +8298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02487494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Chaotic Generator Based On Weakly-coupled Discrete Skewtent Maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Chetto</w:t>
+                <w:t xml:space="preserve">Exploring some topologies of coupled chaotic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Garasym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Caragata</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet Technology and Secured Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOMA'15, International Workshop on Nonlinear Maps and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Blokhina, Orla Feely, Jun 2015, Dublin, Ireland. pp.34-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250257v1</w:t>
+                <w:t xml:space="preserve">hal-01170124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring some topologies of coupled chaotic networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Garasym</w:t>
+                <w:t xml:space="preserve">A Novel Chaotic Generator Based On Weakly-coupled Discrete Skewtent Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ina Taralova</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caragata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMA'15, International Workshop on Nonlinear Maps and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Internet Technology and Secured Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom. pp.38-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICITST.2015.7412052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170124v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient pseudo chaotic number generator based on coupling and multiplexing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abu Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8654,51 +8654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation Analysis and Chaos in Simplest Fractional-order Electrical Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8877,277 +8877,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMONTRER EN MATHÉMATIQUES : UNE PRATIQUE FRAPPÉE D'OBSOLESCENCE ?</w:t>
+                <w:t xml:space="preserve">Lightweight chaos-based cryptosystem for secure images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Drouhard</w:t>
+                <w:t xml:space="preserve">Zeinab Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Farajallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Colloque international de l'Association pour les Recherches Comparatistes en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E.A. "ADEF" "E.A. 6308" I3DL, Instiitut Français d'Education-ENS Lyon, Jan 2013, Marseille, France. page 105 (+ 8 p.)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Internet Technology and Secured Transactions 2013: ISTP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Londres, United Kingdom. pp.ID-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752953v1</w:t>
+                <w:t xml:space="preserve">hal-00872265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight chaos-based cryptosystem for secure images</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEMONTRER EN MATHÉMATIQUES : UNE PRATIQUE FRAPPÉE D'OBSOLESCENCE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Khalil</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Drouhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Internet Technology and Secured Transactions 2013: ISTP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Londres, United Kingdom. pp.ID-276</w:t>
+              <w:t xml:space="preserve">Troisième Colloque international de l'Association pour les Recherches Comparatistes en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.A. "ADEF" "E.A. 6308" I3DL, Instiitut Français d'Education-ENS Lyon, Jan 2013, Marseille, France. page 105 (+ 8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872265v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAVOIRS MATHEMATIQUES ET COMPETENCES : ETUDE DES EFFETS DE TRANSPOSITION DES SOLIDES GEOMETRIQUES DANS LA FILIERE PRODUCTIQUE-USINAGE EN LYCEE PROFESSIONNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auxire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9179,191 +9179,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPLEX SYSTEMS IN EDUCATION: INTERNATIONAL STUDY OF MULTIDISCIPLINARY INTERACTIONS FOR PROMOTING THE LEARNING OF MATHEMATICS AND SCIENCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Security of Subsampling Process Using Modified EKF and Nonlinear Least Squares Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dominique Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOMC'2012 within ECCS'12, European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Brussels, Belgium. p. 17-28</w:t>
+              <w:t xml:space="preserve">ICITST-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753088v1</w:t>
+                <w:t xml:space="preserve">hal-01338203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Security of Subsampling Process Using Modified EKF and Nonlinear Least Squares Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMPLEX SYSTEMS IN EDUCATION: INTERNATIONAL STUDY OF MULTIDISCIPLINARY INTERACTIONS FOR PROMOTING THE LEARNING OF MATHEMATICS AND SCIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICITST-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.27-31</w:t>
+              <w:t xml:space="preserve">SOMC'2012 within ECCS'12, European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Brussels, Belgium. p. 17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338203v1</w:t>
+                <w:t xml:space="preserve">hal-00753088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic generator synthesis: Dynamical and statistical analysis</w:t>
               </w:r>
@@ -9375,51 +9375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Internet Technology and Secured Transactions (ISTP) Workshop ICITST 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, LONDRES, United Kingdom. pp. 56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10171,64 +10171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Systems. Paths of twelve mathematicians and physicists to chaos and its applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press; CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2025, 978-1-032-94029-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
@@ -10277,64 +10277,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent improvements in the theory of chaotic attractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Efremova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-1-032-94001-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
@@ -10383,77 +10383,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lozi, Hénon and Belykh chaotic attractors, new results fifty years on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Efremova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
@@ -10515,51 +10515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Elaydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10599,51 +10599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptography and Its Applications in Information Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10859,51 +10859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Intelligence in Modeling, Prediction, and Analysis of Complex Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Zelinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajith Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,312 +11116,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two more mathematicians and one physicist tell what motivated their careers and how they began</w:t>
+                <w:t xml:space="preserve">Will We Continue to Use Chaotic Attractors in Science for a Long Time, or Will They only Be a Passing Curiosity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical Systems Paths of Twelve Mathematicians and Physicists to Chaos and Its Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Developments in Discrete Dynamical Systems, Difference Equations, and Applications. ICDEA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Proceedings in Mathematics &amp; Statistics, 485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-232, 2025, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-82002-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82003-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247166v1</w:t>
+                <w:t xml:space="preserve">hal-05011216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will We Continue to Use Chaotic Attractors in Science for a Long Time, or Will They only Be a Passing Curiosity?</w:t>
+                <w:t xml:space="preserve">Two more mathematicians and one physicist tell what motivated their careers and how they began</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A.F. Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanrong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Lozi, Safwan El Assad, Mohammed-Salah Abdelouahab. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Developments in Discrete Dynamical Systems, Difference Equations, and Applications. ICDEA 2023</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamical Systems Paths of Twelve Mathematicians and Physicists to Chaos and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.96-143, 2025, 978-1-032-940296-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011216v1</w:t>
+                <w:t xml:space="preserve">hal-05247166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mem-Fractive Properties of Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail-Antisthenis Tsompanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Adamatzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11714,51 +11714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helaíne Haddad Simoes Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas Públicas na Educação Brasilei: Ensino Aprendizagem e Metodologias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P 769, Atena Editora: Ponta grossa (PR), Brazil, pp.132-148, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12253,64 +12253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marquage temporel des débats interdidactiques : la non-congruence comme marqueur d'interdiscursivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Drouhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12483,90 +12483,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On memfractance of plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander E Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Adamatzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12939,51 +12939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu-Shuang Hou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wen Mo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.08.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azioune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425300198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425400024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742550049X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaamoune Faiza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Menacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01584-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Elaydi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2024.2323724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rybalova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Averyanov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strelkova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belykh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Michael Cushing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Efremova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2024.2314411" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chennaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11253-024-02301-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Radhia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozi Ren&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menacer Tidjani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201934.256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2024.2316001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2228926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Li Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/rmj.2024.54.895" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boudjerida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2172334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics3020019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pluhacek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2267824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/umzh.v75i12.7658" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nazar&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefredo Gadelha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivelton Nepomuceno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tla.2023.10251799" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527691v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11070146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Belouerghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/mendel.2023.1.071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Lara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah C Windsor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.110217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16100491" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Meskine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2228421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Beasley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail-Antisthenis Tsompanas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Powell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac2e0c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Absalyamova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Madani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Dridi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2069496" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799417v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih El Hadj Youssef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199952" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bourafa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58205/jiamcs.v1i1.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057635" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020625" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gheouali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Benzekri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742030044X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/AMNS.2020.2.00047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-Aicha Khennaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ouannas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bendoukha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Grassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Zaamoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belouerghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2019.00020.3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127419501116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jallouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4953-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697541v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37282/991819.17.20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lozi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Garasym" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2017.1287176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281815v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Taralova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/692/1/012011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Pogonin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Pchelintsev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.05.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415501874" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691006v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170136v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00001.8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00009.2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300237" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-014-0839-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201446015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809583v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434867_0004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816336v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Espinel Rojas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dominique Cot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20533/ijcc.2046.3359.2012.0001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Hamaizia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien H&#233;naff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361853v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fiol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183549" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412627v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697885v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001808" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boughaba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400000128" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691059v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Ushiki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000258" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493001070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127491000099" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812749100066X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03167814" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-33TLST0B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iooss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978508" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9904-1975-13950-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomil Matousek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hulka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kudela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611935." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905436" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320202v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504798" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250257v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caragata" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITST.2015.7412052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170124v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Taha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233122" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336429v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fawaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Khalil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617051v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607824v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623064v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368576v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258017v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recent-Improvements-in-the-Theory-of-Chaotic-Attractors/Lozi-Efremova-Pluhacek/p/book/9781032940014?srsltid=AfmBOoqlIgXNGv261VTPFNwlBY21c-a2IWODhMXXpo8Ejco0mlHacVKq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568605" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011458v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568513" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/?author=John%20W.%20Livingston&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAhP67BhAVEiwA2E_9g8w6ntVqIukZ78PZE2XyVwVMhTu_WqKzke0NIw3tsS_SNE9E_UfcqBoC-zoQAvD_BwE" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0928-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04512331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cushing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51049-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pammy Manchanda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Hasan Siddiqi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338674v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/tswj/si/845212/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/948512" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523860v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zheng" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A.F. Sanju&#225;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/toc/ijbc/0/0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82003-8_10" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Beasley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Adamatzky" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38336-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487423v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0928-5_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429288739" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105671v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela&#237;ne Haddad Simoes Machado" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3758-0_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170134v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/5394" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47824-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789812879714" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682309v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627604v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155215v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872201v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606509v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu-Shuang Hou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wen Mo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.08.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azioune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425300198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425400024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742550049X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaamoune Faiza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Menacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01584-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Radhia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozi Ren&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menacer Tidjani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201934.256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Elaydi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2024.2323724" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rybalova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Averyanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strelkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chennaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11253-024-02301-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belykh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Michael Cushing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Efremova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2024.2314411" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2024.2316001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2228926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Li Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/rmj.2024.54.895" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boudjerida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2172334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11070146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics3020019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pluhacek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2267824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/umzh.v75i12.7658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nazar&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefredo Gadelha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivelton Nepomuceno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tla.2023.10251799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Lara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah C Windsor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.110217" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Belouerghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/mendel.2023.1.071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16100491" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Meskine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2228421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Madani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Dridi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2069496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Absalyamova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Beasley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail-Antisthenis Tsompanas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Powell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac2e0c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799417v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih El Hadj Youssef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199952" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057635" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bourafa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58205/jiamcs.v1i1.6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gheouali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Benzekri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742030044X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/AMNS.2020.2.00047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-Aicha Khennaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ouannas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bendoukha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Grassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127419501116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Zaamoune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belouerghi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2019.00020.3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jallouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4953-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697541v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37282/991819.17.20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lozi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Garasym" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2017.1287176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281815v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Taralova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/692/1/012011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Pogonin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Pchelintsev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.05.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691006v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415501874" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170136v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00001.8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00009.2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300237" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-014-0839-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201446015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809583v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434867_0004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816336v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Espinel Rojas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dominique Cot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20533/ijcc.2046.3359.2012.0001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Hamaizia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien H&#233;naff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369247v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fiol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183549" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361853v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412627v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697885v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001808" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boughaba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400000128" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691059v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Ushiki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000258" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493001070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127491000099" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812749100066X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03167814" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-33TLST0B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iooss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978508" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9904-1975-13950-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomil Matousek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hulka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kudela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611935." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905436" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320202v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504798" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caragata" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITST.2015.7412052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Taha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233122" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336429v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fawaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Khalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753088v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617051v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607824v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623064v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368576v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258017v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recent-Improvements-in-the-Theory-of-Chaotic-Attractors/Lozi-Efremova-Pluhacek/p/book/9781032940014?srsltid=AfmBOoqlIgXNGv261VTPFNwlBY21c-a2IWODhMXXpo8Ejco0mlHacVKq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568605" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011458v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568513" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/?author=John%20W.%20Livingston&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAhP67BhAVEiwA2E_9g8w6ntVqIukZ78PZE2XyVwVMhTu_WqKzke0NIw3tsS_SNE9E_UfcqBoC-zoQAvD_BwE" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0928-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04512331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cushing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51049-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pammy Manchanda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Hasan Siddiqi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338674v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/tswj/si/845212/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/948512" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523860v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011216v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/toc/ijbc/0/0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82003-8_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247166v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zheng" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A.F. Sanju&#225;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Beasley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Adamatzky" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38336-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487423v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0928-5_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429288739" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105671v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela&#237;ne Haddad Simoes Machado" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3758-0_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170134v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/5394" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47824-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789812879714" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682309v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627604v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155215v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872201v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606509v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>