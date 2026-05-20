--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -742,577 +742,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing stability and bifurcations in a new discrete system derived from a fractional order continuous chaotic system</w:t>
+                <w:t xml:space="preserve">Peculiarities of the spatio-temporal dynamics of a Hénon–Lozi map network in the presence of Lévy noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barkat Radhia</w:t>
+                <w:t xml:space="preserve">E. Rybalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lozi René</w:t>
+                <w:t xml:space="preserve">V. Averyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menacer Tidjani</w:t>
+                <w:t xml:space="preserve">G. Strelkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (2), pp.01-32. </w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.115051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25073/jaec.201934.256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878059v1</w:t>
+                <w:t xml:space="preserve">hal-04605624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global dynamics of discrete mathematical models of tuberculosis</w:t>
+                <w:t xml:space="preserve">A novel compartimental VSLIT model used to analyze the dynamics of tuberculosis in Algeria and Ukraine and the assesment of vaccination and treatment effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saber Elaydi</w:t>
+                <w:t xml:space="preserve">Bouchra Chennaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.2323724. </w:t>
+              <w:t xml:space="preserve">Ukrainian Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (12), pp.1932-1947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17513758.2024.2323724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11253-024-02301-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548634v1</w:t>
+                <w:t xml:space="preserve">hal-04696179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of the spatio-temporal dynamics of a Hénon–Lozi map network in the presence of Lévy noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paths of nine mathematicians to the realm of dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rybalova</w:t>
+                <w:t xml:space="preserve">Vladimir Belykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Averyanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
+                <w:t xml:space="preserve">Jim Michael Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Strelkova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Elaydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.1-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2024.2314411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605624v1</w:t>
+                <w:t xml:space="preserve">hal-04688197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel compartimental VSLIT model used to analyze the dynamics of tuberculosis in Algeria and Ukraine and the assesment of vaccination and treatment effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Global dynamics of discrete mathematical models of tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Elaydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (12), pp.1932-1947. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.2323724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11253-024-02301-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17513758.2024.2323724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696179v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paths of nine mathematicians to the realm of dynamical systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing stability and bifurcations in a new discrete system derived from a fractional order continuous chaotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Belykh</w:t>
+                <w:t xml:space="preserve">Barkat Radhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Michael Cushing</w:t>
+                <w:t xml:space="preserve">Lozi René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Menacer Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (1), pp.1-89. </w:t>
+              <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.01-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236198.2024.2314411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25073/jaec.201934.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688197v1</w:t>
+                <w:t xml:space="preserve">hal-04878059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: Chaos theory, complexity theory, catastrophe theory, and the enigmatic concept of chaoplexity, by Saber Elaydi</w:t>
               </w:r>
@@ -1552,733 +1552,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics and hyperchaos in a modified memristor-based Chua's circuit and its generalized discrete system</w:t>
+                <w:t xml:space="preserve">Green Computing for Energy Transition: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjet Boudjerida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Thalita Nazaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefredo Gadelha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erivelton Nepomuceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2172334⟩</w:t>
+              <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue on Sustainable Energy Sources for an Energy Transition, 21 (9), pp.937-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tla.2023.10251799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561520v1</w:t>
+                <w:t xml:space="preserve">hal-04572746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Dynamics of Tuberculosis in Algeria Using a Compartmental VSEIT Model with Evaluation of the Vaccination and Treatment Effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence of Thread and Sheet Chaotic Attractors for Three-Dimensional Lozi Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation11070146⟩</w:t>
+              <w:t xml:space="preserve">Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.315-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/dynamics3020019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549426v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Chaotic Attractors just a Mathematical Curiosity or Do They Contribute to the Advancement of Science?</w:t>
+                <w:t xml:space="preserve">Foreword to the special issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos theory and applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications', 29 (9-12), pp.861-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2267824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527691v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of Thread and Sheet Chaotic Attractors for Three-Dimensional Lozi Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A NOVEL COMPARTMENTAL VSLIT MODEL USED TO ANALYZE THE DYNAMICS OF TUBERCULOSIS IN ALGERIA AND UKRAINE AND THE ASSESSMENT OF VACCINATION AND TREATMENT EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Chennaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/dynamics3020019⟩</w:t>
+              <w:t xml:space="preserve">Ukrainian Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (12), pp.1709-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3842/umzh.v75i12.7658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542935v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the special issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Dynamics of Tuberculosis in Algeria Using a Compartmental VSEIT Model with Evaluation of the Vaccination and Treatment Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Chennaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2267824⟩</w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (7), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation11070146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571575v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NOVEL COMPARTMENTAL VSLIT MODEL USED TO ANALYZE THE DYNAMICS OF TUBERCULOSIS IN ALGERIA AND UKRAINE AND THE ASSESSMENT OF VACCINATION AND TREATMENT EFFECTS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Chaotic Attractors just a Mathematical Curiosity or Do They Contribute to the Advancement of Science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Mathematical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chaos theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.133-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698063v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Computing for Energy Transition: A Survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Routh Hurwitz Criteria for Studying The Stability and Bifurcation in Multispiral Chua Chaotic Attractor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erivelton Nepomuceno</w:t>
+                <w:t xml:space="preserve">Maika Belouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidjani Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin America Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue on Sustainable Energy Sources for an Energy Transition, 21 (9), pp.937-948. </w:t>
+              <w:t xml:space="preserve">Mendel soft computing journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tla.2023.10251799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13164/mendel.2023.1.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572746v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softcomputing in identification of the origin of Voynich manuscript by comparison with ancient dialects</w:t>
               </w:r>
@@ -2375,715 +2375,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Routh Hurwitz Criteria for Studying The Stability and Bifurcation in Multispiral Chua Chaotic Attractor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of Recent Applications of the Chaotic Lozi Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendel soft computing journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13164/mendel.2023.1.071⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16100491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572519v1</w:t>
+                <w:t xml:space="preserve">hal-04533393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Recent Applications of the Chaotic Lozi Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear dynamic and chaos in a remanufacturing duopoly game with heterogeneous players and nonlinear inverse demand functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Meskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (10), pp.491. </w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (9-12), pp.1503-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a16100491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2228421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533393v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamic and chaos in a remanufacturing duopoly game with heterogeneous players and nonlinear inverse demand functions</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamics and hyperchaos in a modified memristor-based Chua's circuit and its generalized discrete system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Meskine</w:t>
+                <w:t xml:space="preserve">Nadjet Boudjerida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (9-12), pp.1503-1515. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (9-12), pp.1369-1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2228421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2172334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561243v1</w:t>
+                <w:t xml:space="preserve">hal-04561520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced design and hardware implementation of a chaos-based block cipher for image protection</w:t>
+                <w:t xml:space="preserve">Mem-fractive Properties of Mushrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Madani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Safwan El Assad</w:t>
+                <w:t xml:space="preserve">Alexander E Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Dridi</w:t>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail-Antisthenis Tsompanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10236198.2022.2069496⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration &amp; Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/ac2e0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807466v1</w:t>
+                <w:t xml:space="preserve">hal-02540744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principales tendances dans l'évolution de la poésie visuelle russe actuelle : histoire et théorie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced design and hardware implementation of a chaos-based block cipher for image protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Biagioli</w:t>
+                <w:t xml:space="preserve">Mahdi Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loxias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications, 29 (9-12), pp.1408-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2022.2069496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076521v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mem-fractive Properties of Mushrooms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Principales tendances dans l'évolution de la poésie visuelle russe actuelle : histoire et théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Absalyamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration &amp; Biomimetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les nouvelles tendances de la création calligrammatique, 72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540744v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Implementation, and Analysis of a Block Cipher Based on a Secure Chaotic Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajih El Hadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified projective synchronization of fractional-order hyperchaotic memristor-based Chua’s circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Boudjerida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,720 +3245,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and FPGA-Based Implementation of a Stream Cipher Based on a Secure Chaotic Generator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Shepelyansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto E Rössler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11020625⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106699v1</w:t>
+                <w:t xml:space="preserve">hal-03230576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of a model of tuberculosis epidemic with treatment of wider population suggesting a possible role in the seasonality of this disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">On periodic solutions of fractional-order differential systems with a fixed length of sliding memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Bourafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Arama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.64-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58205/jiamcs.v1i1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498071v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On periodic solutions of fractional-order differential systems with a fixed length of sliding memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis of a model of tuberculosis epidemic with treatment of wider population suggesting a possible role in the seasonality of this disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58205/jiamcs.v1i1.6⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.123125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513190v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some elements for a history of the dynamical systems theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Design and FPGA-Based Implementation of a Stream Cipher Based on a Secure Chaotic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih El Hadj Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Machhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), pp.053110. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0047851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11020625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230576v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical model of spiking and bursting neuron on a mug-shaped branched manifold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-Mode Oscillations Based on Complex Canard Explosion in a Fractional-Order Fitzhugh-Nagumo Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bifurcation and Chaos (IJBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021812742030044X⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Nonlinear Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.239-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/AMNS.2020.2.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878585v1</w:t>
+                <w:t xml:space="preserve">hal-02541322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Mode Oscillations Based on Complex Canard Explosion in a Fractional-Order Fitzhugh-Nagumo Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrical model of spiking and bursting neuron on a mug-shaped branched manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gheouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsia Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Nonlinear Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.239-256. </w:t>
+              <w:t xml:space="preserve">International Journal of Bifurcation and Chaos (IJBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.2030044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/AMNS.2020.2.00047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021812742030044X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541322v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On fractional–order discrete–time systems: Chaos, stabilization and synchronization</w:t>
               </w:r>
@@ -4063,382 +4063,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Canard Explosion in a Fractional-Order FitzHugh–Nagumo Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Symmetries in Hidden Bifurcation Routes to Multiscroll Chaotic Attractors Generated by Saturated Function Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Zaamoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidjani Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127419501116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Engineering and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25073/jaec.201934.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041670v1</w:t>
+                <w:t xml:space="preserve">hal-03032392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetries in Hidden Bifurcation Routes to Multiscroll Chaotic Attractors Generated by Saturated Function Series</w:t>
+                <w:t xml:space="preserve">Hopf Bifurcation and Chaos in Simplest Fractional-Order Memristor-based Electrical Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Zaamoune</w:t>
+                <w:t xml:space="preserve">Malika Belouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidjani Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Engineering and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25073/jaec.201934.256⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.13-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/1945-919X.2019.00020.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032392v1</w:t>
+                <w:t xml:space="preserve">hal-03044722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopf Bifurcation and Chaos in Simplest Fractional-Order Memristor-based Electrical Circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tidjani Menacer</w:t>
+                <w:t xml:space="preserve">Complex Canard Explosion in a Fractional-Order FitzHugh–Nagumo Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.13-33. </w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (08), pp.1950111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/1945-919X.2019.00020.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127419501116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044722v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf-like Bifurcation And Mixed Mode Oscillation In A Fractional-Order FitzHugh-Nagumo Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4479,356 +4479,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of two Stream Ciphers Based on Chaotic Coupling and Multiplexing techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Origins of Currencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-017-4953-x⟩</w:t>
+              <w:t xml:space="preserve">Inference: International Review of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37282/991819.17.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534443v1</w:t>
+                <w:t xml:space="preserve">hal-04697541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Origins of Currencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How useful randomness for cryptography can emerge from multicore-implemented complex networks of chaotic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Garasym</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inference: International Review of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (5), pp.821-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37282/991819.17.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2017.1287176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697541v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How useful randomness for cryptography can emerge from multicore-implemented complex networks of chaotic maps</w:t>
+                <w:t xml:space="preserve">Design and Analysis of two Stream Ciphers Based on Chaotic Coupling and Multiplexing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
+                <w:t xml:space="preserve">Ons Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Garasym</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (5), pp.821-859. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (11), pp.13391-13417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236198.2017.1287176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-017-4953-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742568v1</w:t>
+                <w:t xml:space="preserve">hal-01534443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust PRNG based on homogeneously distributed chaotic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Garasym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden bifurcation in the Multispiral Chua Attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menacer Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,217 +5090,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Charvolen : l'information mise en relief</w:t>
+                <w:t xml:space="preserve">A New Reliable Numerical Method for Computing Chaotic Solutions of Dynamical Systems: The Chen Attractor Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N. Pchelintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Particolare : art, littérature, théorie critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (13), pp.1550187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127415501874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691006v2</w:t>
+                <w:t xml:space="preserve">hal-01323625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Reliable Numerical Method for Computing Chaotic Solutions of Dynamical Systems: The Chen Attractor Case</w:t>
+                <w:t xml:space="preserve">Max Charvolen : l'information mise en relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander N. Pchelintsev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Il Particolare : art, littérature, théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cahier: Max Charvolen, 29, pp.121-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127415501874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323625v1</w:t>
+                <w:t xml:space="preserve">hal-00691006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of observer-based chaotic synchronization and identifiability to original CSK model for secure information transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Garasym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,51 +5360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf Bifurcation and Chaos in Simplest Fractional-Order Memristor-based Electrical Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5445,300 +5445,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memfractance: A Mathematical Paradigm for Circuit Elements with Memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Chaotic Mathematical Circuits for Solving Practical Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (9), pp.1430023- 1430023-29. </w:t>
+              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Recent Advances on Complex Systems Control, Modelling and Prediction II, 11 (6), pp.588-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127414300237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11633-014-0839-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322396v1</w:t>
+                <w:t xml:space="preserve">hal-01326725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Chaotic Mathematical Circuits for Solving Practical Problems</w:t>
+                <w:t xml:space="preserve">From Chaos to Randomness via Geometric Undersampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Recent Advances on Complex Systems Control, Modelling and Prediction II, 11 (6), pp.588-597. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ECIT 2012, 46, pp.177-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11633-014-0839-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201446015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326725v1</w:t>
+                <w:t xml:space="preserve">hal-00813087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Chaos to Randomness via Geometric Undersampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memfractance: A Mathematical Paradigm for Circuit Elements with Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ina Taralova</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, ECIT 2012, 46, pp.177-195. </w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (9), pp.1430023- 1430023-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201446015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127414300237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813087v1</w:t>
+                <w:t xml:space="preserve">hal-01322396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of mathematical chaotic circuits</w:t>
               </w:r>
@@ -5960,369 +5960,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blondel et les oscillations auto-entretenues</w:t>
+                <w:t xml:space="preserve">Regular Subsampling Process Assessment Based on Parameter Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+                <w:t xml:space="preserve">Léa Dominique Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 66 (5), pp.485-530. </w:t>
+              <w:t xml:space="preserve">International Journal of Chaotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00407-012-0101-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20533/ijcc.2046.3359.2012.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057276v2</w:t>
+                <w:t xml:space="preserve">hal-01338520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular Subsampling Process Assessment Based on Parameter Estimation</w:t>
+                <w:t xml:space="preserve">An improved chaotic optimization algorithm using a new global locally averaged strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Dominique Cot</w:t>
+                <w:t xml:space="preserve">Tayeb Hamaizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chaotic Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3-4), pp.58-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338520v1</w:t>
+                <w:t xml:space="preserve">hal-01333653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMERGENCE OF RANDOMNESS FROM CHAOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (02), pp.1250021-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127412500216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved chaotic optimization algorithm using a new global locally averaged strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Hamaizia</w:t>
+                <w:t xml:space="preserve">Blondel et les oscillations auto-entretenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for History of Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (5), pp.485-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00407-012-0101-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333653v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and asymptotic synchronization of a new weakly coupled maps system</w:t>
               </w:r>
@@ -6397,200 +6397,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Orbit Patterns for Dynamical Systems On Finite Sets</w:t>
+                <w:t xml:space="preserve">Global Orbit Patterns for One Dimensional Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grazer Math. Ber.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ITERATION THEORY (ECIT ‘08), A.N. Sharkovsky, I.M. Sushko (Eds.) (354), pp.112-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369247v1</w:t>
+                <w:t xml:space="preserve">hal-00361853v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Orbit Patterns for One Dimensional Dynamical Systems</w:t>
+                <w:t xml:space="preserve">Global Orbit Patterns for Dynamical Systems On Finite Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Fiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grazer Math. Ber.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1146, pp.303-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3183549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361853v3</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and spectral analysis of a new weakly coupled maps system</w:t>
               </w:r>
@@ -7124,209 +7124,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinors and bounded-time patterns in Chua's circuit and the double scril family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexisting chaotic attractors in Chua's circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigehiro Ushiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shigehiro Ushiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 1 (1), pp.119-138. </w:t>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.923-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127491000099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021812749100066X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691094v1</w:t>
+                <w:t xml:space="preserve">hal-04691058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting chaotic attractors in Chua's circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinors and bounded-time patterns in Chua's circuit and the double scril family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigehiro Ushiki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 1 (4), pp.923-926. </w:t>
+              <w:t xml:space="preserve">, 1991, 1 (1), pp.119-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S021812749100066X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218127491000099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691058v1</w:t>
+                <w:t xml:space="preserve">hal-04691094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinor and anti-confinor in constrained &amp;quot;Lorenz&amp;quot; system</w:t>
               </w:r>
@@ -8298,321 +8298,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02487494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring some topologies of coupled chaotic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Chaotic Generator Based On Weakly-coupled Discrete Skewtent Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Garasym</w:t>
+                <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ina Taralova</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caragata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMA'15, International Workshop on Nonlinear Maps and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Internet Technology and Secured Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom. pp.38-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICITST.2015.7412052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170124v1</w:t>
+                <w:t xml:space="preserve">hal-01250257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Chaotic Generator Based On Weakly-coupled Discrete Skewtent Maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Chetto</w:t>
+                <w:t xml:space="preserve">Exploring some topologies of coupled chaotic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Garasym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Caragata</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet Technology and Secured Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMA'15, International Workshop on Nonlinear Maps and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Blokhina, Orla Feely, Jun 2015, Dublin, Ireland. pp.34-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICITST.2015.7412052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01250257v1</w:t>
+                <w:t xml:space="preserve">hal-01170124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient pseudo chaotic number generator based on coupling and multiplexing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Abu Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Chetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8648,187 +8648,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation Analysis and Chaos in Simplest Fractional-order Electrical Circuit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of topologies of coupled nonlinear maps (Chaos theory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Soft Computing (MENDEL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matoušek Radek, Jun 2015, Brnö, Czech Republic. pp.223-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337180v1</w:t>
+                <w:t xml:space="preserve">hal-01336429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of topologies of coupled nonlinear maps (Chaos theory)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcation Analysis and Chaos in Simplest Fractional-order Electrical Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Soft Computing (MENDEL 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336429v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical chaotic circuits: an efficient tool for shaping numerous architectures of mixed chaotic/peudo random number generators</w:t>
               </w:r>
@@ -8877,277 +8877,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight chaos-based cryptosystem for secure images</w:t>
+                <w:t xml:space="preserve">DEMONTRER EN MATHÉMATIQUES : UNE PRATIQUE FRAPPÉE D'OBSOLESCENCE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Fawaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ayman Khalil</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Drouhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Internet Technology and Secured Transactions 2013: ISTP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Londres, United Kingdom. pp.ID-276</w:t>
+              <w:t xml:space="preserve">Troisième Colloque international de l'Association pour les Recherches Comparatistes en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.A. "ADEF" "E.A. 6308" I3DL, Instiitut Français d'Education-ENS Lyon, Jan 2013, Marseille, France. page 105 (+ 8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872265v1</w:t>
+                <w:t xml:space="preserve">hal-00752953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMONTRER EN MATHÉMATIQUES : UNE PRATIQUE FRAPPÉE D'OBSOLESCENCE ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightweight chaos-based cryptosystem for secure images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Farajallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Drouhard</w:t>
+                <w:t xml:space="preserve">Ayman Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Colloque international de l'Association pour les Recherches Comparatistes en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E.A. "ADEF" "E.A. 6308" I3DL, Instiitut Français d'Education-ENS Lyon, Jan 2013, Marseille, France. page 105 (+ 8 p.)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Internet Technology and Secured Transactions 2013: ISTP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Londres, United Kingdom. pp.ID-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752953v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAVOIRS MATHEMATIQUES ET COMPETENCES : ETUDE DES EFFETS DE TRANSPOSITION DES SOLIDES GEOMETRIQUES DANS LA FILIERE PRODUCTIQUE-USINAGE EN LYCEE PROFESSIONNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Auxire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9179,191 +9179,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Security of Subsampling Process Using Modified EKF and Nonlinear Least Squares Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMPLEX SYSTEMS IN EDUCATION: INTERNATIONAL STUDY OF MULTIDISCIPLINARY INTERACTIONS FOR PROMOTING THE LEARNING OF MATHEMATICS AND SCIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICITST-2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.27-31</w:t>
+              <w:t xml:space="preserve">SOMC'2012 within ECCS'12, European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Brussels, Belgium. p. 17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338203v1</w:t>
+                <w:t xml:space="preserve">hal-00753088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPLEX SYSTEMS IN EDUCATION: INTERNATIONAL STUDY OF MULTIDISCIPLINARY INTERACTIONS FOR PROMOTING THE LEARNING OF MATHEMATICS AND SCIENCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Security of Subsampling Process Using Modified EKF and Nonlinear Least Squares Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dominique Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOMC'2012 within ECCS'12, European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Brussels, Belgium. p. 17-28</w:t>
+              <w:t xml:space="preserve">ICITST-2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753088v1</w:t>
+                <w:t xml:space="preserve">hal-01338203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic generator synthesis: Dynamical and statistical analysis</w:t>
               </w:r>
@@ -9375,51 +9375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Internet Technology and Secured Transactions (ISTP) Workshop ICITST 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, LONDRES, United Kingdom. pp. 56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9438,640 +9438,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-resisting ciphering based on a chaotic multi-stream pseudo-random number generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPROVING CHAOTIC OPTIMIZATION ALGORITHM USING A NEW GLOBAL LOCALLY AVERAGED STRATEGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Hamaizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE, 6th International Conference for Internet Technology and Secured Transactions, ICITST-2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Abu Dhabi, United Arab Emirates. pp.91-96</w:t>
+              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp. 17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617051v1</w:t>
+                <w:t xml:space="preserve">hal-00607824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVING CHAOTIC OPTIMIZATION ALGORITHM USING A NEW GLOBAL LOCALLY AVERAGED STRATEGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Hamaizia</w:t>
+                <w:t xml:space="preserve">NEW ALTERNATE LOZI FUNCTION FOR RANDOM NUMBER GENERATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Espinel Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp. 17-20</w:t>
+              <w:t xml:space="preserve">EPNACS 2011 within ECCS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607824v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW ALTERNATE LOZI FUNCTION FOR RANDOM NUMBER GENERATION</w:t>
+                <w:t xml:space="preserve">DYNAMICAL AND STATISTICAL ANALYSIS OF A NEW LOZI FUNCTION FOR RANDOM NUMBERS GENERATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Espinel Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNACS 2011 within ECCS'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.13-15</w:t>
+              <w:t xml:space="preserve">PHYSCON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, León, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622989v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMICAL AND STATISTICAL ANALYSIS OF A NEW LOZI FUNCTION FOR RANDOM NUMBERS GENERATION</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise-resisting ciphering based on a chaotic multi-stream pseudo-random number generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSCON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, León, Spain</w:t>
+              <w:t xml:space="preserve">IEEE, 6th International Conference for Internet Technology and Secured Transactions, ICITST-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Abu Dhabi, United Arab Emirates. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623064v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observers design for a new weakly coupled map function</w:t>
+                <w:t xml:space="preserve">Dynamical Analysis of a new statistically highly performant deterministic function for chaotic signals generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ina Taralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2009 The 3rd International Conference on Complex Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.47-50</w:t>
+              <w:t xml:space="preserve">4th International Conference on Physics and Control (PhysCon 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. of Catania and IPACS, Sep 2009, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368576v1</w:t>
+                <w:t xml:space="preserve">hal-00368844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Analysis of a new statistically highly performant deterministic function for chaotic signals generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic Pseudo Random Number Generators via Ultra Weak Coupling of Chaotic Maps and Double Threshold Sampling Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Physics and Control (PhysCon 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. of Catania and IPACS, Sep 2009, Catania, Italy</w:t>
+              <w:t xml:space="preserve">ICCSA 2009, 3rd Conference on Complex Systems and Applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368844v1</w:t>
+                <w:t xml:space="preserve">hal-00386292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Pseudo Random Number Generators via Ultra Weak Coupling of Chaotic Maps and Double Threshold Sampling Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observers design for a new weakly coupled map function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Taralova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2009, 3rd Conference on Complex Systems and Applications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.20-24</w:t>
+              <w:t xml:space="preserve">ICCSA 2009 The 3rd International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386292v1</w:t>
+                <w:t xml:space="preserve">hal-00368576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic Sampling, Very Weakly Coupling, and Chaotic Mixing: Three Simple Synergistic Mechanisms to Make New Families of Chaotic Pseudo Random Number Generators</w:t>
               </w:r>
@@ -10152,358 +10152,358 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Systems. Paths of twelve mathematicians and physicists to chaos and its applications</w:t>
+                <w:t xml:space="preserve">Recent improvements in the theory of chaotic attractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safwan El Assad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Press; CRC Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2025, 978-1-032-94029-8. </w:t>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-1-032-94001-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781003568605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003568513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222503v1</w:t>
+                <w:t xml:space="preserve">hal-05011458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent improvements in the theory of chaotic attractors</w:t>
+                <w:t xml:space="preserve">Lozi, Hénon and Belykh chaotic attractors, new results fifty years on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Efremova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 978-1-032-94001-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003568513⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0928-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011458v1</w:t>
+                <w:t xml:space="preserve">hal-04876227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lozi, Hénon and Belykh chaotic attractors, new results fifty years on</w:t>
+                <w:t xml:space="preserve">Dynamical Systems. Paths of twelve mathematicians and physicists to chaos and its applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press; CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2025, 978-1-032-94029-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003568605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Press</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04876227v1</w:t>
+                <w:t xml:space="preserve">hal-05222503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference Equations, Discrete Dynamical Systems and Applications</w:t>
               </w:r>
@@ -10515,51 +10515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Elaydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10599,51 +10599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptography and Its Applications in Information Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10729,51 +10729,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abul Hasan Siddiqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0928-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494480v1</w:t>
@@ -11116,312 +11116,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will We Continue to Use Chaotic Attractors in Science for a Long Time, or Will They only Be a Passing Curiosity?</w:t>
+                <w:t xml:space="preserve">Two more mathematicians and one physicist tell what motivated their careers and how they began</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A.F. Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanrong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Lozi, Safwan El Assad, Mohammed-Salah Abdelouahab. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Developments in Discrete Dynamical Systems, Difference Equations, and Applications. ICDEA 2023</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamical Systems Paths of Twelve Mathematicians and Physicists to Chaos and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.96-143, 2025, 978-1-032-940296-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011216v1</w:t>
+                <w:t xml:space="preserve">hal-05247166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two more mathematicians and one physicist tell what motivated their careers and how they began</w:t>
+                <w:t xml:space="preserve">Will We Continue to Use Chaotic Attractors in Science for a Long Time, or Will They only Be a Passing Curiosity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical Systems Paths of Twelve Mathematicians and Physicists to Chaos and Its Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Developments in Discrete Dynamical Systems, Difference Equations, and Applications. ICDEA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Proceedings in Mathematics &amp; Statistics, 485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-232, 2025, Springer Proceedings in Mathematics &amp; Statistics, 978-3-031-82002-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-82003-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247166v1</w:t>
+                <w:t xml:space="preserve">hal-05011216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mem-Fractive Properties of Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail-Antisthenis Tsompanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Adamatzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11714,51 +11714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helaíne Haddad Simoes Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas Públicas na Educação Brasilei: Ensino Aprendizagem e Metodologias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P 769, Atena Editora: Ponta grossa (PR), Brazil, pp.132-148, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11783,64 +11783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenging Problem of Industrial Applications of Multicore-Generated Iterates of Nonlinear Mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Garasym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11885,234 +11885,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nonlinear CPRNG based on tent and logistic maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptography-Based Chaos via Geometric Undersampling of Ring-Coupled Attractors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jinhu Lü, Xinghuo Yu, Guanrong Chen, Wenwu Yu. </w:t>
+              <w:t xml:space="preserve">A. H. Siddiqi, P. Manchanda, R. Bhardwaj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems and Networks — Dynamics, Controls and Applications</w:t>
+              <w:t xml:space="preserve">Mathematical Models, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.107-130, 2015, Springer: Complexity, 978-3-662-47823-3. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.1-30, 2015, 978-981-287-971-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170134v1</w:t>
+                <w:t xml:space="preserve">hal-01333364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptography-Based Chaos via Geometric Undersampling of Ring-Coupled Attractors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New nonlinear CPRNG based on tent and logistic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Garasym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Taralova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. H. Siddiqi, P. Manchanda, R. Bhardwaj. </w:t>
+              <w:t xml:space="preserve">Jinhu Lü, Xinghuo Yu, Guanrong Chen, Wenwu Yu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models, Methods and Applications</w:t>
+              <w:t xml:space="preserve">Complex Systems and Networks — Dynamics, Controls and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-130, 2015, Springer: Complexity, 978-3-662-47823-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47824-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333364v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic mathematical circuitry</w:t>
               </w:r>
@@ -12253,64 +12253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marquage temporel des débats interdidactiques : la non-congruence comme marqueur d'interdiscursivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Drouhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12483,90 +12483,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On memfractance of plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander E Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Adamatzky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12597,51 +12597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast chaotic optimization algorithm based on locally averaged strategy and multifold chaotic attractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Hamaizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12939,51 +12939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu-Shuang Hou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wen Mo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.08.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azioune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425300198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425400024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742550049X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaamoune Faiza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Menacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01584-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Radhia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozi Ren&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menacer Tidjani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201934.256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Elaydi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2024.2323724" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rybalova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Averyanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strelkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chennaf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11253-024-02301-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belykh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Michael Cushing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Efremova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2024.2314411" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2024.2316001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2228926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Li Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/rmj.2024.54.895" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boudjerida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2172334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11070146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics3020019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pluhacek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2267824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/umzh.v75i12.7658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nazar&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefredo Gadelha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivelton Nepomuceno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tla.2023.10251799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Lara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah C Windsor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.110217" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Belouerghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/mendel.2023.1.071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16100491" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Meskine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2228421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807466v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Madani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Dridi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2069496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Absalyamova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Beasley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail-Antisthenis Tsompanas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Powell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac2e0c" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799417v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih El Hadj Youssef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199952" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057635" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bourafa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58205/jiamcs.v1i1.6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gheouali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Benzekri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742030044X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/AMNS.2020.2.00047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-Aicha Khennaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ouannas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bendoukha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Grassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127419501116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Zaamoune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belouerghi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2019.00020.3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jallouli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4953-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697541v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37282/991819.17.20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lozi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Garasym" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2017.1287176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281815v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Taralova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/692/1/012011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Pogonin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Pchelintsev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.05.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691006v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415501874" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170136v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00001.8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00009.2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300237" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-014-0839-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201446015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809583v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434867_0004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816336v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Espinel Rojas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dominique Cot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20533/ijcc.2046.3359.2012.0001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Hamaizia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien H&#233;naff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369247v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fiol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183549" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361853v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412627v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697885v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001808" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boughaba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400000128" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691059v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Ushiki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000258" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493001070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127491000099" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812749100066X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03167814" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-33TLST0B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iooss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978508" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9904-1975-13950-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomil Matousek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hulka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kudela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611935." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905436" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320202v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504798" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caragata" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITST.2015.7412052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Taha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233122" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336429v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fawaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Khalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753088v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617051v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607824v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622989v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623064v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368576v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368844v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258017v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recent-Improvements-in-the-Theory-of-Chaotic-Attractors/Lozi-Efremova-Pluhacek/p/book/9781032940014?srsltid=AfmBOoqlIgXNGv261VTPFNwlBY21c-a2IWODhMXXpo8Ejco0mlHacVKq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568605" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011458v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568513" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/?author=John%20W.%20Livingston&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAhP67BhAVEiwA2E_9g8w6ntVqIukZ78PZE2XyVwVMhTu_WqKzke0NIw3tsS_SNE9E_UfcqBoC-zoQAvD_BwE" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0928-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04512331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cushing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51049-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pammy Manchanda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Hasan Siddiqi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338674v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/tswj/si/845212/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/948512" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523860v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011216v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/toc/ijbc/0/0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82003-8_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247166v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zheng" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A.F. Sanju&#225;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Beasley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Adamatzky" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38336-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487423v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0928-5_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429288739" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105671v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela&#237;ne Haddad Simoes Machado" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3758-0_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170134v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/5394" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47824-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333364v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789812879714" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682309v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627604v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155215v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872201v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606509v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu-Shuang Hou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Cheng Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Wen Mo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.08.017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azioune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425300198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425400024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742550049X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaamoune Faiza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Menacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01584-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605624v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rybalova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Averyanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strelkova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chennaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11253-024-02301-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belykh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Michael Cushing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Efremova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Elaydi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2024.2314411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2024.2323724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Radhia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozi Ren&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menacer Tidjani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201934.256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2024.2316001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2228926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Li Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/rmj.2024.54.895" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nazar&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefredo Gadelha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erivelton Nepomuceno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tla.2023.10251799" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dynamics3020019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pluhacek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2267824" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/umzh.v75i12.7658" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11070146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Belouerghi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/mendel.2023.1.071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Lara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah C Windsor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.110217" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16100491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Meskine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2228421" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boudjerida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2172334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Beasley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail-Antisthenis Tsompanas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Powell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac2e0c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Madani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Dridi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2022.2069496" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Absalyamova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Biagioli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799417v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih El Hadj Youssef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199952" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Abraham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Shepelyansky" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto E R&#246;ssler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Holmes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bourafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58205/jiamcs.v1i1.6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057635" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020625" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/AMNS.2020.2.00047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gheouali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Benzekri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812742030044X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-Aicha Khennaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ouannas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bendoukha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Grassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Zaamoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belouerghi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2019.00020.3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127419501116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37282/991819.17.20" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lozi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Garasym" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2017.1287176" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534443v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jallouli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4953-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281815v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Taralova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/692/1/012011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127416300391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Pogonin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Pchelintsev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2016.05.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127415501874" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691006v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170136v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00001.8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00009.2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11633-014-0839-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201446015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322396v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300237" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809583v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434867_0004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816336v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Espinel Rojas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dominique Cot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20533/ijcc.2046.3359.2012.0001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Hamaizia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127412500216" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01057276v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00407-012-0101-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien H&#233;naff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361853v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fiol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183549" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412627v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697885v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Chua" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400001808" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boughaba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127400000128" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691059v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigehiro Ushiki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493000258" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127493001070" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812749100066X" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691094v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127491000099" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03167814" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-33TLST0B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iooss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978508" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00217470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1978505" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9904-1975-13950-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomil Matousek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Hulka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kudela" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC60901.2024.10611935." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPENG50184.2022.9905436" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320202v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504798" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250257v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caragata" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITST.2015.7412052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170124v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318805v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abu Taha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233122" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Drouhard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Fawaz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Farajallah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Khalil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auxire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607824v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617051v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368844v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368576v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258017v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011458v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recent-Improvements-in-the-Theory-of-Chaotic-Attractors/Lozi-Efremova-Pluhacek/p/book/9781032940014?srsltid=AfmBOoqlIgXNGv261VTPFNwlBY21c-a2IWODhMXXpo8Ejco0mlHacVKq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568513" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/?author=John%20W.%20Livingston&amp;amp;gad_source=1&amp;amp;gclid=CjwKCAiAhP67BhAVEiwA2E_9g8w6ntVqIukZ78PZE2XyVwVMhTu_WqKzke0NIw3tsS_SNE9E_UfcqBoC-zoQAvD_BwE" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0928-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222503v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568605" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04512331v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cushing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51049-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pammy Manchanda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Hasan Siddiqi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338674v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajith Abraham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto R&#246;ssler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hindawi.com/journals/tswj/si/845212/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/948512" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523860v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/14581" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zheng" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A.F. Sanju&#225;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/toc/ijbc/0/0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82003-8_10" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Beasley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Adamatzky" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38336-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487423v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0928-5_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429288739" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105671v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela&#237;ne Haddad Simoes Machado" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767057v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3758-0_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333364v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789812879714" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/5394" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47824-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682309v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814434805_0024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627604v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155215v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lopez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872201v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606509v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>