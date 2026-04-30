--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1887,256 +1887,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving time-series rule matching performance for detecting energy consumption patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining relevant interval rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Guilleme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARE 2017 - 5th International Workshop on Data Analytics for Renewable Energy Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654890v1</w:t>
+                <w:t xml:space="preserve">hal-01584981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining relevant interval rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Improving time-series rule matching performance for detecting energy consumption patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Guilleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cérès Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DARE 2017 - 5th International Workshop on Data Analytics for Renewable Energy Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.59-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71643-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584981v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topic Signatures in Political Campaign Speeches</w:t>
               </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzennyr da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GAST@EGC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2928,407 +2928,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of bovine respiratory disease (BRD) in feedlot using multiple health monitoring systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Timsit</w:t>
+                <w:t xml:space="preserve">Requêtes skyline hiérarchiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Congress on bovine medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">10e journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093905v1</w:t>
+                <w:t xml:space="preserve">hal-01094661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requêtes skyline hiérarchiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+                <w:t xml:space="preserve">Early detection of bovine respiratory disease (BRD) in feedlot using multiple health monitoring systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra-Verena Freya Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e journées francophones sur les Entrepôts de Données et l'Analyse en ligne (EDA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Vichy, France</w:t>
+              <w:t xml:space="preserve">XIX Congress on bovine medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094661v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Moinard</w:t>
+                <w:t xml:space="preserve">Computing Hierarchical Skyline Queries &amp;quot;On-the-fly&amp;quot; in a Data Warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">DAWAK 2014 - 16th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069092v1</w:t>
+                <w:t xml:space="preserve">hal-01052864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Hierarchical Skyline Queries &amp;quot;On-the-fly&amp;quot; in a Data Warehouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+                <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAWAK 2014 - 16th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052864v1</w:t>
+                <w:t xml:space="preserve">hal-01069092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Distance Measures and Times Series Clustering for Temporal Patterns Retrieval</w:t>
               </w:r>
@@ -3628,147 +3628,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00912512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Computation of Skyline Queries with Dynamic Preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+                <w:t xml:space="preserve">Incremental mining of frequent sequences from a window sliding over a stream of itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp.153-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757838v1</w:t>
+                <w:t xml:space="preserve">hal-00757120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3784,139 +3762,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental mining of frequent sequences from a window sliding over a stream of itemsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Incremental Computation of Skyline Queries with Dynamic Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Intelligence Artificielle Fondamentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.219-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32600-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757120v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multidimensionnelle interactive de résultats de simulation d'un agro-système</w:t>
               </w:r>
@@ -4539,489 +4539,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00460721v1</w:t>
+                <w:t xml:space="preserve">inria-00461391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461391v1</w:t>
+                <w:t xml:space="preserve">inria-00460721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Callens</w:t>
+                <w:t xml:space="preserve">Apprentissage d'arbre de décision pour le pilotage en ligne d'algorithmes de détection sur les électrocardiogrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Greece. pp.653-657</w:t>
+              <w:t xml:space="preserve">16e conférence Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372053v1</w:t>
+                <w:t xml:space="preserve">inria-00266535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'arbre de décision pour le pilotage en ligne d'algorithmes de détection sur les électrocardiogrammes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence Reconnaissance des Formes et Intelligence Artificielle (RFIA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Greece. pp.653-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00266535v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining temporal patterns with quantitative intervals</w:t>
               </w:r>
@@ -5476,230 +5476,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00463006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage d'algorithmes pour un diagnostic médical robuste en cardiologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Carrault</w:t>
+                <w:t xml:space="preserve">Apprentissage multisource par programmation logique inductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Tours/France</w:t>
+              <w:t xml:space="preserve">15e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hubert CARDOT et Gilles VENTURINI, Jan 2006, Tour, France, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001100v1</w:t>
+                <w:t xml:space="preserve">inria-00001050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage multisource par programmation logique inductive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Pilotage d'algorithmes pour un diagnostic médical robuste en cardiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hubert CARDOT et Gilles VENTURINI, Jan 2006, Tour, France, pp.115</w:t>
+              <w:t xml:space="preserve">15e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Tours/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001050v1</w:t>
+                <w:t xml:space="preserve">inria-00001100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation d'alarmes faiblement structurées</w:t>
               </w:r>
@@ -5787,407 +5787,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00463804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloting Signal Processing Algorithms in a Cardiac Monitoring Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Carrault</w:t>
+                <w:t xml:space="preserve">An Inductive Database for Mining Temporal Patterns in Event Sequences (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Doctoral Consortium of the 10th Conference on Artificial Intelligence in Medicine (AIME 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Aberdeen/Scotland</w:t>
+              <w:t xml:space="preserve">PKDD (Principles and Practice of Knowledge Discovery in Databases) - Workshop mining spatio-temporal data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Porto, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001098v1</w:t>
+                <w:t xml:space="preserve">inria-00511107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des bases de données inductives pour la découverte de chroniques avec contraintes temporelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage relationnel de motifs temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EGC 2005 (Extraction et Gestion de Connaissances)</w:t>
+              <w:t xml:space="preserve">Atelier Extraction de motifs temporels pour la détection en ligne de situations critiques à EGC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00511106v1</w:t>
+                <w:t xml:space="preserve">inria-00511100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inductive Database for Mining Temporal Patterns in Event Sequences (long version)</w:t>
+                <w:t xml:space="preserve">Extension des bases de données inductives pour la découverte de chroniques avec contraintes temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKDD (Principles and Practice of Knowledge Discovery in Databases) - Workshop mining spatio-temporal data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Porto, Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of EGC 2005 (Extraction et Gestion de Connaissances)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00511107v1</w:t>
+                <w:t xml:space="preserve">inria-00511106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage relationnel de motifs temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piloting Signal Processing Algorithms in a Cardiac Monitoring Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Extraction de motifs temporels pour la détection en ligne de situations critiques à EGC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">First Doctoral Consortium of the 10th Conference on Artificial Intelligence in Medicine (AIME 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Aberdeen/Scotland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00511100v1</w:t>
+                <w:t xml:space="preserve">inria-00001098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inductive Database for Mining Temporal Patterns in Event Sequences (short version)</w:t>
               </w:r>
@@ -6856,51 +6856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent adaptive monitoring for cardiac surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,51 +7600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A56C421"/>
+    <w:nsid w:val="F962DF49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7748,51 +7748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ADCF35D3"/>
+    <w:nsid w:val="210DBD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7982,51 +7982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rene-quiniou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07105944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41221-9_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8L9719MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fromont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11527770_65" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2010.09.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F27RM026-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Roudenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Roussier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourhant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905039570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00066-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN10TJ62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guilleme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71643-5_6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vladimir Emteu Tchagou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra-Verena Freya Mang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511107v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000184v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Siroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rene-quiniou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07105944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41221-9_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8L9719MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fromont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11527770_65" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2010.09.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F27RM026-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Roudenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Roussier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourhant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905039570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00066-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN10TJ62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guilleme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71643-5_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vladimir Emteu Tchagou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra-Verena Freya Mang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000184v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Siroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>