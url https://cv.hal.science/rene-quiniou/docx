--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1766,446 +1766,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchase Signatures of Retail Customers</w:t>
+                <w:t xml:space="preserve">Improving time-series rule matching performance for detecting energy consumption patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gautrais</w:t>
+                <w:t xml:space="preserve">Maël Guilleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cérès Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKDD 2017 - The Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DARE 2017 - 5th International Workshop on Data Analytics for Renewable Energy Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. pp.59-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71643-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639795v1</w:t>
+                <w:t xml:space="preserve">hal-01654890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining relevant interval rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving time-series rule matching performance for detecting energy consumption patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purchase Signatures of Retail Customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rozé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masson</w:t>
+                <w:t xml:space="preserve">Clément Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cérès Carton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARE 2017 - 5th International Workshop on Data Analytics for Renewable Energy Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAKDD 2017 - The Pacific-Asia Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654890v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topic Signatures in Political Campaign Speeches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2017 - Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,256 +2224,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de motifs séquentiels avec ASP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based Sequence Mining with ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gebser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">IJCAI 2016- 25th International joint conference on artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New-york, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239501v1</w:t>
+                <w:t xml:space="preserve">hal-01327363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based Sequence Mining with ASP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de motifs séquentiels avec ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2016- 25th International joint conference on artificial intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New-york, United States. pp.8</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327363v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing graphs with ASP for landscape simulation</w:t>
               </w:r>
@@ -2701,51 +2701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing trace size in multimedia applications endurance tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vladimir Emteu Tchagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzennyr da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GAST@EGC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,217 +3118,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Hierarchical Skyline Queries &amp;quot;On-the-fly&amp;quot; in a Data Warehouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+                <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAWAK 2014 - 16th International Conference on Data Warehousing and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052864v1</w:t>
+                <w:t xml:space="preserve">hal-01069092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Answer Set Programming for pattern mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Moinard</w:t>
+                <w:t xml:space="preserve">Computing Hierarchical Skyline Queries &amp;quot;On-the-fly&amp;quot; in a Data Warehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">DAWAK 2014 - 16th International Conference on Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069092v1</w:t>
+                <w:t xml:space="preserve">hal-01052864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Distance Measures and Times Series Clustering for Temporal Patterns Retrieval</w:t>
               </w:r>
@@ -3710,337 +3710,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Incremental Computation of Skyline Queries with Dynamic Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.219-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32600-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648893v1</w:t>
+                <w:t xml:space="preserve">hal-00757838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Computation of Skyline Queries with Dynamic Preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+                <w:t xml:space="preserve">Extraction incrémentale de séquences fréquentes dans un flux d'itemsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications (DEXA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32600-4_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00757838v1</w:t>
+                <w:t xml:space="preserve">hal-00648893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multidimensionnelle interactive de résultats de simulation d'un agro-système</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+                <w:t xml:space="preserve">Extracting temporal patterns from interval-based sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">International Join Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757891v1</w:t>
+                <w:t xml:space="preserve">inria-00618444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de motifs temporels à partir de séquences d'événements avec intervalles temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4056,139 +4030,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00547629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting temporal patterns from interval-based sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Analyse multidimensionnelle interactive de résultats de simulation d'un agro-système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Join Conference on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00618444v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of bovine respiratory disease in young bulls using reticulo-rumen temperature boluses</w:t>
               </w:r>
@@ -4414,381 +4414,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
+                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00460723v1</w:t>
+                <w:t xml:space="preserve">inria-00461391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Adaptive and Online Detection of Web attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International World Wide Web Conference - WWW 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461391v1</w:t>
+                <w:t xml:space="preserve">inria-00460721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic multi-sources adaptatif Application à la détection d'intrusion dans des serveurs Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online and Adaptive anomaly Detection: detecting intrusions in unlabelled audit data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00460721v1</w:t>
+                <w:t xml:space="preserve">inria-00460723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d'arbre de décision pour le pilotage en ligne d'algorithmes de détection sur les électrocardiogrammes</w:t>
               </w:r>
@@ -6262,230 +6262,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00511110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage en ligne d'algorithmes de traitement du signal guidé par le contexte courant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Carrault</w:t>
+                <w:t xml:space="preserve">Learning Rules from Multisource Data for Cardiac Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nice/France</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Aberdeen, Scotland, pp.484-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001097v1</w:t>
+                <w:t xml:space="preserve">inria-00000184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Rules from Multisource Data for Cardiac Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Pilotage en ligne d'algorithmes de traitement du signal guidé par le contexte courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Carrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Aberdeen, Scotland, pp.484-493</w:t>
+              <w:t xml:space="preserve">7e Rencontres Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nice/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000184v1</w:t>
+                <w:t xml:space="preserve">inria-00001097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kardio and Calicot: a comparison of two cardiac arrhythmia classifiers</w:t>
               </w:r>
@@ -6770,51 +6770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Pinaud; Fabrice Guillet; Bruno Cremilleux; Cyril de Runz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Springer, pp.41--81, 2017, 978-3-319-65405-8</w:t>
@@ -7600,51 +7600,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F962DF49"/>
+    <w:nsid w:val="641AD7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7748,51 +7748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="210DBD0A"/>
+    <w:nsid w:val="8C5C810D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7982,51 +7982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rene-quiniou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07105944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41221-9_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8L9719MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fromont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11527770_65" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2010.09.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F27RM026-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Roudenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Roussier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourhant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905039570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00066-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN10TJ62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guilleme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71643-5_6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vladimir Emteu Tchagou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra-Verena Freya Mang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000184v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Siroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rene-quiniou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07105944X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03025572v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Quiniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-019-00672-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moinard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.29.293-320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.06.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41221-9_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8L9719MB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Fromont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11527770_65" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2010.09.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F27RM026-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Roudenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Roussier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourhant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905039570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00134396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00066-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN10TJ62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tsesmeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guilleme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roz&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;r&#232;s Carton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71643-5_6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gautrais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gebser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Romero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schaub" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186446v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vladimir Emteu Tchagou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Gashteovski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzennyr da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra-Verena Freya Mang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41398-8_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32600-4_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Callens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431445v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vautier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hunter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511100v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14464-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00462975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075261v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Siroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>