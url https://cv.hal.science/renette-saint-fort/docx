--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -1450,269 +1450,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic mRNA-mRNA interactions crucial for mitochondrial integrity in S. cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unique No-Go Decay cleavage in mRNA exit-tunnel of ribosome produces 5’-OH ends phosphorylated by Trl1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénette Saint-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Panozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertas Navickas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SifrARN2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nancy, France. , 2018</w:t>
+              <w:t xml:space="preserve">11ème SifrARN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031338v1</w:t>
+                <w:t xml:space="preserve">hal-04031306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique No-Go Decay cleavage in mRNA exit-tunnel of ribosome produces 5’-OH ends phosphorylated by Trl1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chamois</w:t>
+                <w:t xml:space="preserve">Cytoplasmic mRNA-mRNA interactions crucial for mitochondrial integrity in S. cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénette Saint-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Torchet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Panozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertas Navickas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Benard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème SifrARN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nancy, France. , 2023</w:t>
+              <w:t xml:space="preserve">SifrARN2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nancy, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031306v1</w:t>
+                <w:t xml:space="preserve">hal-04031338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2017,51 +2017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chamois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nette Saint-Fort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13991-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402471" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJLG5C3M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavka Kascakova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Unger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00807j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s C&#225;zares Marinero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51917a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vielemeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Fort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Panozzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertas Navickas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chamois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nette Saint-Fort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13991-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402471" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJLG5C3M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavka Kascakova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Unger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00807j" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s C&#225;zares Marinero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51917a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vielemeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yuan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saint-Fort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aigueperse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Panozzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>