--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -1282,265 +1282,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global ocean product of profiles of nutrients and carbonate system variables within the framework of Copernicus Multi Observations Thematic Assembly Center (MOBTAC)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Observation Thematic Assembly: existing products and future evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Verbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buongiorno Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Trang Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13556⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066323v1</w:t>
+                <w:t xml:space="preserve">hal-04066338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Observation Thematic Assembly: existing products and future evolutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global ocean product of profiles of nutrients and carbonate system variables within the framework of Copernicus Multi Observations Thematic Assembly Center (MOBTAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pannimpullath Remanan Renosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066338v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New global product of vertically-resolved particulate organic carbon and chlorophyll-a concentration</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661016v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Remanan Renosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15245663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4935-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3011742" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Keukelaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Gossn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Renosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126975" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.01.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CL8BKGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh PANNIMPULLATH REMANAN" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13556" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbrugge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6354" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335370v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guinehut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661016v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Remanan Renosh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15245663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Shen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Castagna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4935-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3011742" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Keukelaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Gossn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Many" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Renosh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.01.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Renosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126975" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.01.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CL8BKGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terrats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh PANNIMPULLATH REMANAN" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbrugge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buongiorno Nardelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Trang Chau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6354" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335370v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guinehut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>