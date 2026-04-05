--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine Ben Daoued </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of different order-scattering models for accurate sensing in dusty conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 350, pp.109760. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of deterministic and stochastic methods for the subcritical linear Boltzmann equation: PN, double-PN and Monte Carlo frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 348, pp.109711. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Monte Carlo Path Tracing Methods in Fog and Complex Visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5807952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of the SWEET Simulator: Theoretical Verification Against Other Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (12), pp.306. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging10120306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEET: A Realistic Multiwavelength 3D Simulator for Automotive Perceptive Sensors in Foggy Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging9020054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependence and coincidence of storm surges and high tide: methodology, discussion and recommendations based on a simplified case study in Le Havre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3387-3398. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-3387-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling coincidence and dependence of flood hazard phenomena in a Probabilistic Flood Hazard Assessment (PFHA) framework: case study in Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marie Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (3), pp.1059-1088. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-019-03845-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Deterministic and Stochastic Methods for the subcritical Linear Boltzman equation: Double-PN, SPN, and Monte Carlo Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of different order-scattering models for accurate sensing in dusty conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Radiative Transfer RAD-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kuşadasi, Turkey. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/RAD-25.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of dust effects on optical contrast and YOLO detection performance in a controlled chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de l’AGRITECH DAY – La conférence des technologies et solutions pour une agriculture performante et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AXEMA, Oct 2025, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the artificial perception of agricultural optical sensors in dusty media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th AGRITECH DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axema, Oct 2024, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de capteurs perceptifs du véhicule autonome sous conditions météorologiques dégradées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Cerema PAVIN fog & rain platform: from past and back to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and development of the PAVIN fog and rain platform in the framework of the H2020 AWARD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA VISION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic multi-hazard risk assessment – development of an aggregation model based on algebra of events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterrannean Conference on Environmental Integration - EMCEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. pp.1989 - 1996, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a probabilistic multi- flood hazard approach considering uncertainties and climate change – Application to the coastal flooding of the Havre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterrannean Conference on Environmental Integration - EMCEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Probabilistic Multi-flood Hazard Approach Considering Uncertainties and Climate Change—Application to the Coastal Flooding of the Havre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (2nd Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.2011-2016, 2021, Environmental Science and Engineering, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la conjonction pluie-niveau marin et prise en compte des incertitudes et de l’impact du changement climatique : application au site du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Technologie de Compiègne, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019COMP2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02952803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amine Ben Daoued </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of different order-scattering models for accurate sensing in dusty conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 350, pp.109760. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast loss and detection performance of perceptive sensors in a controlled agricultural dust chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.101937. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2026.101937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of deterministic and stochastic methods for the subcritical linear Boltzmann equation: PN, double-PN and Monte Carlo frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 348, pp.109711. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Monte Carlo Path Tracing Methods in Fog and Complex Visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5807952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Review of the SWEET Simulator: Theoretical Verification Against Other Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (12), pp.306. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging10120306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEET: A Realistic Multiwavelength 3D Simulator for Automotive Perceptive Sensors in Foggy Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging9020054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependence and coincidence of storm surges and high tide: methodology, discussion and recommendations based on a simplified case study in Le Havre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (12), pp.3387-3398. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-3387-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling coincidence and dependence of flood hazard phenomena in a Probabilistic Flood Hazard Assessment (PFHA) framework: case study in Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marie Duluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (3), pp.1059-1088. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-019-03845-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of different order-scattering models for accurate sensing in dusty conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Radiative Transfer RAD-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Kuşadasi, Turkey. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/RAD-25.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of dust effects on optical contrast and YOLO detection performance in a controlled chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de l’AGRITECH DAY – La conférence des technologies et solutions pour une agriculture performante et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AXEMA, Oct 2025, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the artificial perception of agricultural optical sensors in dusty media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safae Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Samuel Heritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th AGRITECH DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axema, Oct 2024, Compiegne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de capteurs perceptifs du véhicule autonome sous conditions météorologiques dégradées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Cerema PAVIN fog & rain platform: from past and back to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use and development of the PAVIN fog and rain platform in the framework of the H2020 AWARD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA VISION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic multi-hazard risk assessment – development of an aggregation model based on algebra of events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterrannean Conference on Environmental Integration - EMCEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. pp.1989 - 1996, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a probabilistic multi- flood hazard approach considering uncertainties and climate change – Application to the coastal flooding of the Havre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Mediterrannean Conference on Environmental Integration - EMCEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Deterministic and Stochastic Methods for the subcritical Linear Boltzman equation: Double-PN, SPN, and Monte Carlo Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben-Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Probabilistic Multi-flood Hazard Approach Considering Uncertainties and Climate Change—Application to the Coastal Flooding of the Havre (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Mouhous-Voyneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (2nd Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.2011-2016, 2021, Environmental Science and Engineering, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la conjonction pluie-niveau marin et prise en compte des incertitudes et de l’impact du changement climatique : application au site du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Daoued</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Technologie de Compiègne, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019COMP2528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02952803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Nejjari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Daoued" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Samuel Heritier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109760" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5807952" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben-Daoued" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10120306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Mouhous-Voyneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3387-2020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539659v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03845-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.400" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Samuel Heritier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_315" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02952803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019COMP2528" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Nejjari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Daoued" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Samuel Heritier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109760" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben-Daoued" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Samuel Heritier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.101937" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duthon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109711" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5807952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging10120306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9020054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Mouhous-Voyneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Hamdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3387-2020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marie Duluc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03845-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.400" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liandrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bicard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_315" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02952803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019COMP2528" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>