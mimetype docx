--- v0 (2026-04-12)
+++ v1 (2026-05-04)
@@ -652,521 +652,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of sensorimotor contingencies in infants before the age of 1 year: A comprehensive review.</w:t>
+                <w:t xml:space="preserve">The effect of language on prosocial behaviors in preschool children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Jacquey</w:t>
+                <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Fagard</w:t>
+                <w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Király</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kevin O'Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dev0000916⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115760v1</w:t>
+                <w:t xml:space="preserve">hal-03115749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of language on prosocial behaviors in preschool children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the vocal qualities of mothers and fathers are related to preterm infant's behavioural states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahia Guellai</w:t>
+                <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildikó Király</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rana Esseily</w:t>
+                <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240028⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (11), pp.2271-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.15238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115749v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement du savoir-faire corporel durant la première année de vie du bébé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Detection of sensorimotor contingencies in infants before the age of 1 year: A comprehensive review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kevin O'Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.202.0175⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (7), pp.1233-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0000916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115753v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the vocal qualities of mothers and fathers are related to preterm infant's behavioural states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Saliba</w:t>
+                <w:t xml:space="preserve">Développement du savoir-faire corporel durant la première année de vie du bébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109 (11), pp.2271-2277. </w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°2 (2), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.15238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf2.202.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115759v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musicalité est-elle un héritage de notre histoire biologique ? Une approche comparative et multidisciplinaire</w:t>
               </w:r>
@@ -1295,77 +1295,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O’regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1399,103 +1399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to human voices has beneficial effects on preterm infants in the neonatal intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relative Importance of Language in Guiding Social Preferences Through Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1750,90 +1750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Does It Take for an Infant to Learn How to Use a Tool by Observation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. O'Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1906,77 +1906,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin John O'Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (4), pp.817-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2010,51 +2010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicry Enhances Observational Learning in 16-Month-Old Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2095,247 +2095,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the experimenter's intention improves 16-month-olds’ observational learning of the use of a novel tool</w:t>
+                <w:t xml:space="preserve">Ostensive Cues Orient 10-Month-Olds' Attention toward the Task But Delay Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (1), pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (07), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2012.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/psych.2013.47A003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682374v1</w:t>
+                <w:t xml:space="preserve">hal-01478473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostensive Cues Orient 10-Month-Olds' Attention toward the Task But Delay Learning</w:t>
+                <w:t xml:space="preserve">Understanding the experimenter's intention improves 16-month-olds’ observational learning of the use of a novel tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O’regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (1), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2012.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/psych.2013.47A003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01478473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handedness for grasping objects and declarative pointing: A longitudinal study</w:t>
               </w:r>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.36-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2420,51 +2420,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115764v1</w:t>
+                <w:t xml:space="preserve">hal-01429957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handedness for grasping objects and declarative pointing: A longitudinal study</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (1), pp.36-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2549,51 +2549,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429957v1</w:t>
+                <w:t xml:space="preserve">hal-03115764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bébé peut-il apprendre d’un autre bébé ? Apprentissage par observation d’une nouvelle habileté manuelle à 10 mois</w:t>
               </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laterality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (5), pp.565-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Titran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (8), pp.696-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Juliette Champeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3413,230 +3413,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Gratier</w:t>
+                <w:t xml:space="preserve">Humour may enhance social learning in infants in a tool use learning task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Di-Stasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Development Center Central European University, Jan 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494897v1</w:t>
+                <w:t xml:space="preserve">hal-03883931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humour may enhance social learning in infants in a tool use learning task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Di-Stasi</w:t>
+                <w:t xml:space="preserve">Benefits of choir singing at school on social interaction, learning and well-being in 8 to 10-old children from deprived urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Development Center Central European University, Jan 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central European University, 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883931v1</w:t>
+                <w:t xml:space="preserve">hal-04494897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humorous demonstration may enhance social learning in infants in a tool use learning task</w:t>
               </w:r>
@@ -3711,281 +3711,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the evolutionary roots of musicality: a comparative and interdisciplinary approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of ethnic origin on social categorization and cultural distance perception in preschool children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Gédéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International student course in behavioral biology (IFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.277-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87559-8_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494879v1</w:t>
+                <w:t xml:space="preserve">hal-03115743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ethnic origin on social categorization and cultural distance perception in preschool children.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the evolutionary roots of musicality: a comparative and interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International student course in behavioral biology (IFE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villetaneuse (Université Paris 13), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03115743v1</w:t>
+                <w:t xml:space="preserve">hal-04494879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on evolution of music and prosociality in humans and cockatiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Covec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Covec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,398 +4164,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical influences on cockatiels’ behaviors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of language on prosocial behaviors in preschool children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahia Guellai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Française d'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">BCCCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682613v1</w:t>
+                <w:t xml:space="preserve">hal-01682745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of live and recorded parental voices on preterm infants' physiological and behavioral states</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lama Charafeddine</w:t>
+                <w:t xml:space="preserve">Musical influences on cockatiels’ behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Covec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Stockholm Conference on Ultra-Early Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque Société Française d'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682882v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of language on prosocial behaviors in preschool children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of live and recorded parental voices on preterm infants' physiological and behavioral states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Charafeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahia Guellai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuela Filippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCCCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">2017 Stockholm Conference on Ultra-Early Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682745v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of consonant and dissonant music on prosocial behaviors of preschool children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,103 +4632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of exposure to human voices in preterm infants in the NICU: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Stockholm Conference on Ultra-Early Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4753,77 +4753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to sensorimotor contingencies and learning in infants and robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique (JJCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4943,77 +4943,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5032,217 +5032,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostensive cues orient infants’ attention toward the demonstration but can, in some conditions, delay learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What prepares infants to learn to use a tool to get an out-of-reach object?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Fagard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682699v1</w:t>
+                <w:t xml:space="preserve">hal-01682712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What prepares infants to learn to use a tool to get an out-of-reach object?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ostensive cues orient infants’ attention toward the demonstration but can, in some conditions, delay learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Esseily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682712v1</w:t>
+                <w:t xml:space="preserve">hal-01682699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What motivates infants to learn by observation a novel tool use action ?</w:t>
               </w:r>
@@ -5254,64 +5254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental robotics and infant development psychology seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Dagstuhl, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5431,64 +5431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6323,77 +6323,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning tool function through video or live demonstrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Király</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6542,269 +6542,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t>
+                <w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Covec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">BCCCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495223v1</w:t>
+                <w:t xml:space="preserve">hal-03115821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children.</w:t>
+                <w:t xml:space="preserve">Effects of listening to music on social interactions in preschool children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Tuong Uyen Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Covec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Covec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BCCCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Budapest CEU Conference on Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115821v1</w:t>
+                <w:t xml:space="preserve">hal-04495223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Behavioral and Physiological Measures to Study the Interplay between Emotions and Learning in Babies</w:t>
               </w:r>
@@ -6885,51 +6885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of consonant and dissonant music on prosocial behaviors of preschool children and cockatiels (Nymphicus hollandicus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,64 +7019,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of language and ethnic origin on prosocial behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DuCog 2017 - Intuitive sociologists: Representing social relations and social categories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7101,90 +7101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to sensorimotor contingencies in infants: a paradigm for robotic/psychology collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montone Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Jacquey</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssia Tessiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Somogyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infant Studies (ICIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, New-Orleans, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7511,51 +7511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical cues and social cues help infants orient their attention to what is relevant in a social learning context: an eye tracking study with 10-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infant Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7687,51 +7687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7988,51 +7988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cognition incarnée : corps, communication et culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8087,77 +8087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche intégrative du développement précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8195,51 +8195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche intégrative du développement précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,119 +8320,119 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational Versus Trial and Error Effects in a Model of an Infant Learning Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Esseily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Neural Networks - ICANN 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5164, Springer Berlin Heidelberg, pp.277-289, 2008, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87559-8_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
@@ -8605,51 +8605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05483423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Michel Crosato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Brizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fontenele Araujo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraulein Vidigal De Paula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferreira Monticelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/thg.2025.10040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04449525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gedeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04449520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.719121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115760v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O'Regan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Kir&#225;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.202.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Fagard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.14170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.083.0028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01645" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00267" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John O'Regan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2015.1036840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113695" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2012.10.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CJ2R5S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2013.47A003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20572" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJG0G710-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily&#185;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard&#178;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754512001097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2010.499911" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Domell&#227;&#182;f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise R&#227;&#182;nnqvist" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Titran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJ6L4Q87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di-Stasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16903.00160" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03982111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerroti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16791.55200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra G&#233;d&#233;on" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87559-8_29" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXRK790K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Charafeddine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04495291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Lebaron-Kherif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Khiel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Otta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04495305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22330/he/38/suppl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04495313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03982083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fakhri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11502.59201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montone Guglielmo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezster Somogyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssia Tessiers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01890992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1887" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394150458.ch2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03482247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-Begue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hartley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05483423v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Michel Crosato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Brizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fontenele Araujo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraulein Vidigal De Paula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferreira Monticelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/thg.2025.10040" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04449525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gedeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04449520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.719121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tuong Uyen Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guellai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; Kir&#225;ly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Filippa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15238" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O'Regan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000916" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.202.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Covec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.201.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Fagard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kuhn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.14170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chopin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.083.0028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01480088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01645" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00267" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John O'Regan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2015.1036840" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113695" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2013.47A003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2012.10.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CJ2R5S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20572" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJG0G710-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily&#185;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard&#178;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754512001097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115766v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2010.499911" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Domell&#227;&#182;f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise R&#227;&#182;nnqvist" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Titran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJ6L4Q87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aime" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Cossu-Doye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goupil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di-Stasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16903.00160" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03982111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerroti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16791.55200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Culioli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Juliette Champeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883931v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra G&#233;d&#233;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87559-8_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXRK790K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Charafeddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682866v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04495291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Lebaron-Kherif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Khiel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Otta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495261v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04495305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22330/he/38/suppl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04495313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03982083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fakhri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11502.59201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115821v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01688127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montone Guglielmo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezster Somogyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssia Tessiers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682617v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01890992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1887" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394150458.ch2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03482247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953406v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-Begue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hartley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Taylor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>