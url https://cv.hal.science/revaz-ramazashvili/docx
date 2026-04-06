--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -510,196 +510,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeman spin-orbit coupling in antiferromagnetic conductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reciprocity in diffusive spin-current circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya. Bazaliy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.09.033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (18), pp.184443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.184443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156761v1</w:t>
+                <w:t xml:space="preserve">hal-02156764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity in diffusive spin-current circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeeman spin-orbit coupling in antiferromagnetic conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (18), pp.184443. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.184443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156764v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Two-Dimensional Z2 Antiferromagnetic Topological Insulators</w:t>
               </w:r>
@@ -1809,278 +1809,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broken Particle-Hole Symmetry at Atomically Flat a -Axis Y B a 2 C u 3 O 7 − δ Interfaces</w:t>
+                <w:t xml:space="preserve">Scaling approach to itinerant quantum critical points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Davidson</w:t>
+                <w:t xml:space="preserve">Catherine Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Eckstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.107004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (17), pp.172401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.172401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156746v1</w:t>
+                <w:t xml:space="preserve">hal-02156741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling approach to itinerant quantum critical points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broken Particle-Hole Symmetry at Atomically Flat a -Axis Y B a 2 C u 3 O 7 − δ Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pépin</w:t>
+                <w:t xml:space="preserve">Simon Kos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
+                <w:t xml:space="preserve">James Eckstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69 (17), pp.172401. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.172401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.107004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156741v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport near a quantum critical point in a simple metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya. Bazaliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qimiao Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya. Bazaliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2935,196 +2935,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behavior at a superconducting quantum critical point</w:t>
+                <w:t xml:space="preserve">Superconducting Quantum Critical Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56 (9), pp.5518-5520. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79 (19), pp.3752-3754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.5518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156710v1</w:t>
+                <w:t xml:space="preserve">hal-02156808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Quantum Critical Point</w:t>
+                <w:t xml:space="preserve">Anomalous behavior at a superconducting quantum critical point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 79 (19), pp.3752-3754. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56 (9), pp.5518-5520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.5518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156808v1</w:t>
+                <w:t xml:space="preserve">hal-02156710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05452486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.014406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Grigoriev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollmannsberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-021-00309-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.09.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Bazaliy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.B. Bazaliy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Schechtman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-017-0065-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Kartsovnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zverev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Biberacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.216404" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klironomos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramazashvili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matveev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.195343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Davidson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eckstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.107004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Si" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.144423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimiao Si" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.116601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.220503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schroeder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aeppli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979202013493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coleman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/35/202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schr&#246;der" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stockert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35030039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.5623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.5518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3752" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05452486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.014406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Grigoriev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollmannsberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-021-00309-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Bazaliy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.09.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.B. Bazaliy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Schechtman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-017-0065-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Kartsovnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zverev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Biberacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.216404" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klironomos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramazashvili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matveev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.195343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eckstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.107004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Si" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.144423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimiao Si" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.116601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.220503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schroeder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aeppli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979202013493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coleman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/35/202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schr&#246;der" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stockert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35030039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.5623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3752" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.5518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>