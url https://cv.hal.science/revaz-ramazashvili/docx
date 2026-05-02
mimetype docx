--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -783,222 +783,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z2 antiferromagnetic topological insulators with broken C4 symmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pujol</w:t>
+                <w:t xml:space="preserve">Local injection of pure spin current generates electric current vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya.B. Bazaliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (9), pp.092405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522773v1</w:t>
+                <w:t xml:space="preserve">hal-01513074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local injection of pure spin current generates electric current vortices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ya.B. Bazaliy</w:t>
+                <w:t xml:space="preserve">Z2 antiferromagnetic topological insulators with broken C4 symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110 (9), pp.092405. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 381 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4977027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513074v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing Cycles and Cartan Eigenvectors</w:t>
               </w:r>
@@ -2935,196 +2935,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Quantum Critical Point</w:t>
+                <w:t xml:space="preserve">Anomalous behavior at a superconducting quantum critical point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 79 (19), pp.3752-3754. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56 (9), pp.5518-5520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.5518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156808v1</w:t>
+                <w:t xml:space="preserve">hal-02156710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behavior at a superconducting quantum critical point</w:t>
+                <w:t xml:space="preserve">Superconducting Quantum Critical Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56 (9), pp.5518-5520. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79 (19), pp.3752-3754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.5518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156710v1</w:t>
+                <w:t xml:space="preserve">hal-02156808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3142,51 +3142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop electric currents and non-local resistance measurements with wide F/I/N tunnel contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya.B. Bazaliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05452486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.014406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Grigoriev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollmannsberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-021-00309-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Bazaliy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.09.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.B. Bazaliy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Schechtman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-017-0065-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Kartsovnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zverev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Biberacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.216404" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klironomos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramazashvili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matveev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.195343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eckstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.107004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Si" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.144423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimiao Si" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.116601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.220503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schroeder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aeppli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979202013493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coleman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/35/202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schr&#246;der" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stockert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35030039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.5623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3752" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.5518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05452486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.014406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Grigoriev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollmannsberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-021-00309-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Bazaliy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.09.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.B. Bazaliy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Schechtman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-017-0065-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Kartsovnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zverev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Biberacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.216404" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klironomos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramazashvili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matveev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.195343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eckstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.107004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Si" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.144423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimiao Si" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.116601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.220503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schroeder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aeppli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979202013493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coleman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/35/202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schr&#246;der" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stockert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35030039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.5623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.5518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3752" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>