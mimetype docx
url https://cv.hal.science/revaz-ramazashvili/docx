--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -510,196 +510,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity in diffusive spin-current circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeeman spin-orbit coupling in antiferromagnetic conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.184443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156764v1</w:t>
+                <w:t xml:space="preserve">hal-02156761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeeman spin-orbit coupling in antiferromagnetic conductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reciprocity in diffusive spin-current circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya. Bazaliy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128, pp.65-74. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (18), pp.184443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.184443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156761v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Two-Dimensional Z2 Antiferromagnetic Topological Insulators</w:t>
               </w:r>
@@ -1809,278 +1809,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling approach to itinerant quantum critical points</w:t>
+                <w:t xml:space="preserve">Broken Particle-Hole Symmetry at Atomically Flat a -Axis Y B a 2 C u 3 O 7 − δ Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pépin</w:t>
+                <w:t xml:space="preserve">Bruce Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
+                <w:t xml:space="preserve">Simon Kos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eckstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.172401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.107004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156741v1</w:t>
+                <w:t xml:space="preserve">hal-02156746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broken Particle-Hole Symmetry at Atomically Flat a -Axis Y B a 2 C u 3 O 7 − δ Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce Davidson</w:t>
+                <w:t xml:space="preserve">Scaling approach to itinerant quantum critical points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Eckstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93 (10), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (17), pp.172401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.107004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.172401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156746v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport near a quantum critical point in a simple metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya. Bazaliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qimiao Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya. Bazaliy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2935,196 +2935,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous behavior at a superconducting quantum critical point</w:t>
+                <w:t xml:space="preserve">Superconducting Quantum Critical Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56 (9), pp.5518-5520. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79 (19), pp.3752-3754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.5518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156710v1</w:t>
+                <w:t xml:space="preserve">hal-02156808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Quantum Critical Point</w:t>
+                <w:t xml:space="preserve">Anomalous behavior at a superconducting quantum critical point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramazashvili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 79 (19), pp.3752-3754. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56 (9), pp.5518-5520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.5518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156808v1</w:t>
+                <w:t xml:space="preserve">hal-02156710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05452486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.014406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Grigoriev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollmannsberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-021-00309-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Bazaliy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.09.033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.B. Bazaliy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Schechtman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-017-0065-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Kartsovnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zverev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Biberacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.216404" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klironomos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramazashvili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matveev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.195343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Davidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eckstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.107004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Si" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.144423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimiao Si" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.116601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.220503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schroeder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aeppli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979202013493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coleman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/35/202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schr&#246;der" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stockert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35030039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.5623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.5518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3752" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05452486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224425" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.014406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Grigoriev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollmannsberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kunz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-021-00309-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.09.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Bazaliy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184443" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776118010028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya.B. Bazaliy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Schechtman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Varchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-017-0065-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/592/1/012127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Kartsovnik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Zverev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Biberacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869592" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2012.01.067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.216404" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.054405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klironomos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramazashvili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matveev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.195343" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Davidson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eckstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.107004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Si" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Norman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.144423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Norman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimiao Si" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.116601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.220503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schroeder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aeppli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979202013493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coleman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;pin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/35/202" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schr&#246;der" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stockert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35030039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.7314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.80.5623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156808v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3752" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.5518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036270v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>