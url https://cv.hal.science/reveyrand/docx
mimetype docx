--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tibault Reveyrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7538-4473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068655541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204739134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Système RF, équipe C2SNL et plateforme PREMISS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Ecole d'ingénieurs ENSIL. Section ELT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:   Instrumentation micro-onde et modélisation circuit & systèmes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral modeling of RF power amplifiers using a time-domain characterization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ortali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.942-949. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907872500042X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of load mismatch effect compensation in Doherty power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (7), pp.2463-2464. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2918859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Tunable Antenna Antenna Using a Magneto-Dielectric Material for DVB-H Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.4456-4466. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2269474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband harmonically matched packaged GaN HEMTs with high PAE performances at S-band frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and characterization of MMIC integrated cascode cell for compact Ku-band power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-W S-band class-B GaN amplifier with a dynamic gate bias circuit for linearity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-reversal duality of high-efficiency RF power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (25), pp.1607-1608. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Channel, time-domain measurement system using track and hold amplifier for the characterization and linearization of high-power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 70% PAE packaged GaN HEMT through wideband internal matching at second harmonic in S-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (13), pp.770-772. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.1654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF non-linear electro thermal model of SiGe HBT for the design of broadband ADC's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.569-578. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Efficiency Harmonically Terminated Diode and Transistor Rectifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falkenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (12), pp.4043-4052. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2012.2222919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical modeling of packaged GaN HEMT dedicated to internal power matching in S-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Elegant modeling Techniques for Antennas and RF Power Amplifiers Nonlinear Co-Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.647-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM/Circuit Mixed Simulation Technique for an Active Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.354-357. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2011.2141972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate modeling technique for antennas and nonlinear RF power amplifiers mixed simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907871100081X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Stage GaN HEMT Amplifier With Gate Source Voltage Shaping for Efficiency Versus Bandwidth Enhancements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.699-706. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2095033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Performances of AlInN/GaN HEMTs. A Comparison with AlGaN/GaN HEMTs with similar technological process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Time-Domain Measurement System for the Characterization of Nonlinear Microwave Devices With Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.1038-1045. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2042503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN transistor characterization and modeling activities performed within the frame of the KorriGaN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ciccognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Limiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nonlinear HEMT model for AlGaN/GaN switch applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Farad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (Issue 3-4), pp. 283-291. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on effect of second-harmonic injection at input of classes F and F-1 GaN power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.570-572. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of Balanced AlGaN/GaN HEMT Cascode Cells for Wideband Distributed Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the EuMA (European Microwave Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced AlGaN/GaN HEMT cascode cells: A design method for wideband distributed amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 44, pp. 116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain calibrated measurements of wideband multisines using a Large-Signal Network Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Yaagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1180-1192. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.921645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Circuit topology to behavioural model of power amplifier dedicated to radar amplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Helleye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 43, pp. 477-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of intermodulation noise in multi carrier wide band power amplifiers based on a digital synthesis of pseudo noise Gaussian stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizard Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5-6), pp.627-644. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Envelope Measurements for Characterization and Behavioral Modeling of Nonlinear Devices with Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (8), pp. 3219-3226 / Article number 1668338. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2006.879169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'étalonnage rapide pour un banc de mesure de la linéarité basé sur des NVNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de linéariseur par prédistorsion numérique basé sur le modèle de Volterra dynamique à deux voies de mémoire séparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Giosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur., Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'amplificateurs de forte puissance à partir d'une approche temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ortali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur., Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast calibration method for NVNAs based linearity setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aveiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated Multiport Large-Signal Measurement Setups for Outphasing, Doherty and Load Modulated Balanced Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLT and SOLR calibration methods using a single multiport “thru” standard connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 95th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG47271.2020.9241365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study for the Design of Dual Input Load Modulated Wideband GaN Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th European Microwave Conference, EuMW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique d'amplificateur de puissance pour les nouvelles générations de systèmes de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage automatique pour générateurs de signaux vectoriels en configuration multiport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Portelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d'un amplificateur Doherty GaN double entrée avec gestion numérique de la combinaison vectorielle de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Nébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vector signal generator calibration method suitable for multiport large-signal measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 93rd ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced CAD tools for an efficient Antenna / Module co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Microwave Week (EuMW 2019) - Workshop WM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Characterization and Modeling of 3-port Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Thru Calibration Algorithm Short-Open-Load-Reciprocal (SOLR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetrewave Circuits (INMMIC 2018),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive-la-Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Modeling of 4-Port Transistor for Linear mmW Design Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a DPD approach for multi standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gappilout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.466-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport conversions between S, Z, Y, h, ABCD, and T parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully calibrated NVNA set-up for linearity characterization of RF power devices using Unequally Spaced Multi-Tone signal through IM3 & IM5 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Overview of Digital Predistortion Behavioral Modeling for Multi-standards Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modulateur de puissance large-bande à deux étages en technologie GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped-element RF analog multi-band bandpass filter concept for software-defined-radio architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.101-104, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pad-open-short de-embedding method extended for 3-port devices and non-ideal standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adnan Addou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragheb Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gomez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 89th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2017.8000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Measurement-based X-parameter Models for Power Amplifiers with Envelope Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haedong Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.TU3F-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain envelope characterisation of power amplifiers for linear and high efficiency design solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMICON, IEEE 14th Wireless and Microwave Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2013.6572774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">développement d'outil de simulation couplée circuits Actifs RF/Electromagnétisme avec application aux réseaux d'antennes agiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, PARIS, France. pp.néant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nonlinear Modeling of active phased antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of Mediterranean Microwave Symposium MMS2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saïda, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2013.6663090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des effets de pièges sur la dynamique grand signal des transistors à effet de champ sur Nitrure de Gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transistor Drain Supply Terminal Impedance at Signal Envelope Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Workshop WMC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Trap Induced Dispersion of Large Signal Dynamic characteristics of GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poornakarthik Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Theory and Techniques Symposium - MTT-S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.TU3F-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Cascode Cell for Compact Ku-Band Power Amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 42st European Microwave Conference, EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Norway. pp.1091 - 1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Wideband Calibration Procedure for RF Time-Domain Measurement of Non-linear Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem El-Akhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFTG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Parameter Applications for Characterizing and Modeling Power Amplifiers for Envelope Tracking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haedong Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Workshop WSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des effets de piège sur la dynamique grand signal des transistors à effet de champ sur nitrure de gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poornakarthik Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to measure pulsed RF time domain waveforms with a sub-sampling system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.TH2A-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methodology for Mixed Simulation of Active Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Session 7.3: "Antenna array" - Thu.28 June -Toulouse Space Show'12 - International Week on Space Applications - ANTEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Interleaved High Sampling Rate System for Large Signal Characterization of Non-Linear Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th ARFTG Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 50W Packaged GaN HEMT With Over 60% PAE Through Internal Harmonic Control in S-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.TH2D-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration of AlInN/GaN HEMTs Amplifiers at K band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lancereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.WEPG-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie pour la simulation mixte de l'antenne active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique "Antennes et circuits", atelier "Co-intégration et co-conception de dispositifs RF et hyperfréquences", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sampling Paradigm Dedicated to RF ultra-wideband Receivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th ARFTG Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal - Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed simulation approach for direct connection between power amplifiers and antenna arrays without the use of isolators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Parasitic Effects in RF Transistors and their Impact on Power Amplifier Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cocoa Beach - Floride, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2012.6208471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Electromagnetic-Circuit Modeling for Active Antenna Array Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetic Symposium, AES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Time-Domain Measurements for Power Amplifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT/AP Denver Chapter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Boulder - Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 55 W Packaged GaN HEMT with 60% PAE by Internal Matching in S-Band.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Germany. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2012.6331923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling Method of Package for Power GaN HEMTs to Limit the Input Matching Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Ahmed Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact and reconfigurable DVB-H antenna for mobile handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, EUR Congressi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1389-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne agile en fréquence et en rayonnement utilisant un matériau magnéto-diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benahmed Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Koubeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.Pages: 4A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements for Optimization of RF Solid-State Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and MillimeterWave Circuits InMMIC (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expérimental d'étude de la Pré-distortion d'un amplificateur de puissance commandé en polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'un boîtier d'un transistor GaN optimisé haut rendement (70% PAE) et large bande (1GHz) en bande S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Demenitroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. Papier 6E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Measurement System Using Track & Hold Amplifier Applied to Pulsed RF Characterization of High Power GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimor - Maryland, United States. pp. 1-1, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d'un amplificateur GaN avec polarisation de drain variable pour la recherche de conditions de fonctionnement linéaire et à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkan Elmazova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.8C2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Two Stage Microwave GaN Power Amplifier with Gate Source Waveform Shaping of the Power Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMW 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. W08 - 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle RF impulsionnelle directe par des THA d'amplificateurs de très forte puissance GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2F12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des formes d'ondes temporelles sur amplificateur de puissance : contribution à la production de modèle de vol en grande série pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. 2F11 - 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cellules de puissance compactes pour des applications bande Ku en technologie MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Control In Package of Power GaN Transistors for High Efficiency and Wideband Performances in S-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMW 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. pp.1111-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un amplificateur de puissance à 2 étages intégrant une préformation de la tension de commande d'entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact power cells for Ku band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of AlInN/GaN HEMTs for Power Applications at Microwave Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference, EuMW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, PARIS, France. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Extension of Power Amplifiers Behavioral Models for Accuracy Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW 2010), poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1030-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Enhancement of GaN Power Amplifiers over Wide Bandwidth by an Active Control of Gate Source Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Space Agency - MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Model of Solid State Power Amplifiers (SSPAs) for Agile Antennas Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.issue: 3, Publisher: IEEE, Pages: A11P1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement Set-up and methodology combining dynamic biasing and baseband predistorsion for high efficiency and linear amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anaheim, CA, United States. pp.1070-1073, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5518005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband harmonic control of high efficiency high power GaN amplifiers in S-Band and power packaging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power amplifiers modeling technique for reconfigurable antenna array application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on INMMIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2010.5480114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the KORRIGAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cetronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA - MOD Workshop on GaN Microwave Component Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization and modeling of low frequency dispersive effects in power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oualli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2009 Workshop, WMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the KORRIGAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cetronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 39th European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Nonlinear Microwave Circuits and Systems: Concepts, Analysis, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des classes en commutation (F, F-1, E) pour l'amplification de puissance en technologie GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes (JNM) (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp. 1C3-1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement ogf GaN power HEMTs by controlling gate source voltage waveform shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, France. pp. 1153-1156, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Microwave Performances of AlInN/GaN and AlGaN/GaN HEMT Devices up to 18GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Diforte-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Workshop on Heterostructure Technology (HETECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Time Domain Measurement system applied to the characterization of Cross Modulation in Nonlinear Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp. 1201 - 1204, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d'amplificateurs faible niveau à haute linéarité en technologie MMIC pour récepteur satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tapfuh Mouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. Papier 2E-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle de transmodulation large bande d'un amplificateur de très forte puissance (50 W)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ns Pulsed I/V Set-up and Measurement Method applied to InP HBT characterization and Electro-thermal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp. 401-404, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de puissance en technologie GaN: Avancées et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GDR CNRS " SiP SoC ", "Amplificateurs de Puissance et Applications millimétriques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Design of High Efficiency Switch Mode GaN Power Amplifiers at L-band Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur large bande de puissance en technologie GaN MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. Papier 1C-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art 58W, 38% PAE X-Band AlGaN/GaN HEMTs microstrip MMIC Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Compound Semiconductor IC Symposium CSICS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, United States. pp 1- 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and thermal design criteria of AlGaN/GaN cascode cell for Wideband distributed power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IEEE Workshop "INMMIC" 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Malaga, Spain. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2008.4745738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Electrothermal Modeling of packaged power GaN HEMT for the design of adaptive power amplifiers dedicated to reconfigurable telecom payloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Technology and Techniques Workshop "Innovation and Challenges", ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un environnement ouvert de simulation système pour des applications RADAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas-Propagation et MTT Workshop Simulation Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Villeneuve D'Ascq, France. Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle de dispositifs microondes non linéaires par sous échantillonnage électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES - Journée échantillonnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du drain-lag dans des modèles électriques grand-signaux de transistors HEMTs AlGaN/GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korrigan characterizations and models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Agency -MOD Round Table Workshop on GaN Microwave Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Nonlinear HEMT Model Allowing Accurate Simulation of Very Low IM3 Levels for High-Frequency Highly Amplifiers Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lhortolary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu (Hawaï), United States. pp.589-592, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2007.380559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drain-Lag Model for AlGaN/GaN Power HEMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT - IMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.601-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de mesure en impulsions pour de très faibles rapports cycliques appliquée aux transistors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de mesure temporelle d'enveloppe calibré pour la linéarisation des amplificateurs de puissance par prédistorsion numérique en bande de base.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nanfack Nkondem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of GaN-based balanced cascode cells for wide-band distributed power amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuit Conference, 2007. EuMIC 2007. European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de modélisation comportementale dédiée aux ammplications radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non linéaire de transistor HEMT pour la prédiction précise de l'IM3 à bas niveau de puissance et aux hautes fréquences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lhortolary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Load-Pull Method to Safely Reach Optimal Matching Impedances of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Behavioral Model of SSPAs taking into account mismatches for efficient System Simulation of Modern AESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2007 Asia-Pacific Microwave Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time domain envelope vectorial network analyzer for non-linear measurement based modelling accounting impedance mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nanfack Nkondem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMTC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on system level simulation environment for characterization, modeling and simulation of RF and microwave devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimeter-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement based modeling of power amplifiers for reliable design of modern communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium, 2003 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, United States. pp.795-798, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2003.1212490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental noise power ratio characterization method for Multicarrier microwave power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium IEEE-MTT ARFTG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Boston, United States. pp. 22-26, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2000.327395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab/Scicos toolboxes for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsinghua University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open source Software for Scientific Computation SCILAB, Research, Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tibault Reveyrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7538-4473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068655541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204739134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Système RF, équipe C2SNL et plateforme PREMISS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Ecole d'ingénieurs ENSIL. Section ELT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:   Instrumentation micro-onde et modélisation circuit & systèmes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral modeling of RF power amplifiers using a time-domain characterization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ortali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.942-949. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907872500042X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of load mismatch effect compensation in Doherty power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (7), pp.2463-2464. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2918859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and characterization of MMIC integrated cascode cell for compact Ku-band power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband harmonically matched packaged GaN HEMTs with high PAE performances at S-band frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-W S-band class-B GaN amplifier with a dynamic gate bias circuit for linearity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Tunable Antenna Antenna Using a Magneto-Dielectric Material for DVB-H Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.4456-4466. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2269474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-reversal duality of high-efficiency RF power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (25), pp.1607-1608. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF non-linear electro thermal model of SiGe HBT for the design of broadband ADC's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.569-578. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Channel, time-domain measurement system using track and hold amplifier for the characterization and linearization of high-power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 70% PAE packaged GaN HEMT through wideband internal matching at second harmonic in S-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (13), pp.770-772. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.1654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Efficiency Harmonically Terminated Diode and Transistor Rectifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falkenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (12), pp.4043-4052. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2012.2222919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical modeling of packaged GaN HEMT dedicated to internal power matching in S-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate modeling technique for antennas and nonlinear RF power amplifiers mixed simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907871100081X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Stage GaN HEMT Amplifier With Gate Source Voltage Shaping for Efficiency Versus Bandwidth Enhancements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.699-706. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2095033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Performances of AlInN/GaN HEMTs. A Comparison with AlGaN/GaN HEMTs with similar technological process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM/Circuit Mixed Simulation Technique for an Active Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.354-357. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2011.2141972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Elegant modeling Techniques for Antennas and RF Power Amplifiers Nonlinear Co-Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.647-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN transistor characterization and modeling activities performed within the frame of the KorriGaN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ciccognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Limiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Time-Domain Measurement System for the Characterization of Nonlinear Microwave Devices With Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.1038-1045. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2042503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nonlinear HEMT model for AlGaN/GaN switch applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Farad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (Issue 3-4), pp. 283-291. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on effect of second-harmonic injection at input of classes F and F-1 GaN power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.570-572. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of Balanced AlGaN/GaN HEMT Cascode Cells for Wideband Distributed Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the EuMA (European Microwave Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced AlGaN/GaN HEMT cascode cells: A design method for wideband distributed amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 44, pp. 116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain calibrated measurements of wideband multisines using a Large-Signal Network Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Yaagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1180-1192. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.921645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Circuit topology to behavioural model of power amplifier dedicated to radar amplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Helleye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 43, pp. 477-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Envelope Measurements for Characterization and Behavioral Modeling of Nonlinear Devices with Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (8), pp. 3219-3226 / Article number 1668338. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2006.879169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of intermodulation noise in multi carrier wide band power amplifiers based on a digital synthesis of pseudo noise Gaussian stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizard Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5-6), pp.627-644. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'étalonnage rapide pour un banc de mesure de la linéarité basé sur des NVNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de linéariseur par prédistorsion numérique basé sur le modèle de Volterra dynamique à deux voies de mémoire séparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Giosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur., Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'amplificateurs de forte puissance à partir d'une approche temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ortali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur., Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast calibration method for NVNAs based linearity setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aveiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated Multiport Large-Signal Measurement Setups for Outphasing, Doherty and Load Modulated Balanced Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLT and SOLR calibration methods using a single multiport “thru” standard connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 95th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG47271.2020.9241365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique d'amplificateur de puissance pour les nouvelles générations de systèmes de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study for the Design of Dual Input Load Modulated Wideband GaN Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th European Microwave Conference, EuMW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d'un amplificateur Doherty GaN double entrée avec gestion numérique de la combinaison vectorielle de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Nébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage automatique pour générateurs de signaux vectoriels en configuration multiport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Portelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vector signal generator calibration method suitable for multiport large-signal measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 93rd ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced CAD tools for an efficient Antenna / Module co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Microwave Week (EuMW 2019) - Workshop WM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Modeling of 4-Port Transistor for Linear mmW Design Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a DPD approach for multi standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gappilout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.466-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Thru Calibration Algorithm Short-Open-Load-Reciprocal (SOLR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetrewave Circuits (INMMIC 2018),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive-la-Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport conversions between S, Z, Y, h, ABCD, and T parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully calibrated NVNA set-up for linearity characterization of RF power devices using Unequally Spaced Multi-Tone signal through IM3 & IM5 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Overview of Digital Predistortion Behavioral Modeling for Multi-standards Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Characterization and Modeling of 3-port Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped-element RF analog multi-band bandpass filter concept for software-defined-radio architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.101-104, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modulateur de puissance large-bande à deux étages en technologie GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pad-open-short de-embedding method extended for 3-port devices and non-ideal standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adnan Addou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragheb Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gomez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 89th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2017.8000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain envelope characterisation of power amplifiers for linear and high efficiency design solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMICON, IEEE 14th Wireless and Microwave Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2013.6572774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Measurement-based X-parameter Models for Power Amplifiers with Envelope Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haedong Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.TU3F-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des effets de pièges sur la dynamique grand signal des transistors à effet de champ sur Nitrure de Gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transistor Drain Supply Terminal Impedance at Signal Envelope Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Workshop WMC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Trap Induced Dispersion of Large Signal Dynamic characteristics of GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poornakarthik Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Theory and Techniques Symposium - MTT-S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.TU3F-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">développement d'outil de simulation couplée circuits Actifs RF/Electromagnétisme avec application aux réseaux d'antennes agiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, PARIS, France. pp.néant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nonlinear Modeling of active phased antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of Mediterranean Microwave Symposium MMS2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saïda, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2013.6663090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Cascode Cell for Compact Ku-Band Power Amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 42st European Microwave Conference, EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Norway. pp.1091 - 1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Wideband Calibration Procedure for RF Time-Domain Measurement of Non-linear Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem El-Akhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFTG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Parameter Applications for Characterizing and Modeling Power Amplifiers for Envelope Tracking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haedong Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Workshop WSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des effets de piège sur la dynamique grand signal des transistors à effet de champ sur nitrure de gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poornakarthik Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Interleaved High Sampling Rate System for Large Signal Characterization of Non-Linear Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th ARFTG Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 50W Packaged GaN HEMT With Over 60% PAE Through Internal Harmonic Control in S-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.TH2D-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration of AlInN/GaN HEMTs Amplifiers at K band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lancereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.WEPG-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie pour la simulation mixte de l'antenne active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique "Antennes et circuits", atelier "Co-intégration et co-conception de dispositifs RF et hyperfréquences", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Electromagnetic-Circuit Modeling for Active Antenna Array Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetic Symposium, AES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sampling Paradigm Dedicated to RF ultra-wideband Receivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th ARFTG Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal - Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed simulation approach for direct connection between power amplifiers and antenna arrays without the use of isolators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Parasitic Effects in RF Transistors and their Impact on Power Amplifier Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cocoa Beach - Floride, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2012.6208471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Time-Domain Measurements for Power Amplifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT/AP Denver Chapter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Boulder - Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 55 W Packaged GaN HEMT with 60% PAE by Internal Matching in S-Band.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Germany. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2012.6331923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to measure pulsed RF time domain waveforms with a sub-sampling system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.TH2A-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methodology for Mixed Simulation of Active Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Session 7.3: "Antenna array" - Thu.28 June -Toulouse Space Show'12 - International Week on Space Applications - ANTEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne agile en fréquence et en rayonnement utilisant un matériau magnéto-diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benahmed Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Koubeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.Pages: 4A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact and reconfigurable DVB-H antenna for mobile handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, EUR Congressi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1389-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Ahmed Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'un boîtier d'un transistor GaN optimisé haut rendement (70% PAE) et large bande (1GHz) en bande S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Demenitroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. Papier 6E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Measurement System Using Track & Hold Amplifier Applied to Pulsed RF Characterization of High Power GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimor - Maryland, United States. pp. 1-1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements for Optimization of RF Solid-State Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and MillimeterWave Circuits InMMIC (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expérimental d'étude de la Pré-distortion d'un amplificateur de puissance commandé en polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Two Stage Microwave GaN Power Amplifier with Gate Source Waveform Shaping of the Power Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMW 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. W08 - 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d'un amplificateur GaN avec polarisation de drain variable pour la recherche de conditions de fonctionnement linéaire et à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkan Elmazova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.8C2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cellules de puissance compactes pour des applications bande Ku en technologie MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle RF impulsionnelle directe par des THA d'amplificateurs de très forte puissance GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2F12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des formes d'ondes temporelles sur amplificateur de puissance : contribution à la production de modèle de vol en grande série pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. 2F11 - 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Control In Package of Power GaN Transistors for High Efficiency and Wideband Performances in S-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMW 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. pp.1111-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un amplificateur de puissance à 2 étages intégrant une préformation de la tension de commande d'entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact power cells for Ku band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling Method of Package for Power GaN HEMTs to Limit the Input Matching Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Extension of Power Amplifiers Behavioral Models for Accuracy Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW 2010), poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1030-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Enhancement of GaN Power Amplifiers over Wide Bandwidth by an Active Control of Gate Source Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Space Agency - MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Model of Solid State Power Amplifiers (SSPAs) for Agile Antennas Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.issue: 3, Publisher: IEEE, Pages: A11P1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement Set-up and methodology combining dynamic biasing and baseband predistorsion for high efficiency and linear amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anaheim, CA, United States. pp.1070-1073, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5518005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband harmonic control of high efficiency high power GaN amplifiers in S-Band and power packaging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power amplifiers modeling technique for reconfigurable antenna array application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on INMMIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2010.5480114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of AlInN/GaN HEMTs for Power Applications at Microwave Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference, EuMW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, PARIS, France. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the KORRIGAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cetronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 39th European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization and modeling of low frequency dispersive effects in power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oualli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2009 Workshop, WMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the KORRIGAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cetronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA - MOD Workshop on GaN Microwave Component Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement ogf GaN power HEMTs by controlling gate source voltage waveform shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, France. pp. 1153-1156, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Microwave Performances of AlInN/GaN and AlGaN/GaN HEMT Devices up to 18GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Diforte-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Workshop on Heterostructure Technology (HETECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Nonlinear Microwave Circuits and Systems: Concepts, Analysis, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des classes en commutation (F, F-1, E) pour l'amplification de puissance en technologie GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes (JNM) (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp. 1C3-1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d'amplificateurs faible niveau à haute linéarité en technologie MMIC pour récepteur satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tapfuh Mouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. Papier 2E-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Time Domain Measurement system applied to the characterization of Cross Modulation in Nonlinear Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp. 1201 - 1204, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ns Pulsed I/V Set-up and Measurement Method applied to InP HBT characterization and Electro-thermal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp. 401-404, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle de transmodulation large bande d'un amplificateur de très forte puissance (50 W)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de puissance en technologie GaN: Avancées et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GDR CNRS " SiP SoC ", "Amplificateurs de Puissance et Applications millimétriques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Design of High Efficiency Switch Mode GaN Power Amplifiers at L-band Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur large bande de puissance en technologie GaN MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. Papier 1C-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and thermal design criteria of AlGaN/GaN cascode cell for Wideband distributed power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IEEE Workshop "INMMIC" 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Malaga, Spain. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2008.4745738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Electrothermal Modeling of packaged power GaN HEMT for the design of adaptive power amplifiers dedicated to reconfigurable telecom payloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Technology and Techniques Workshop "Innovation and Challenges", ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art 58W, 38% PAE X-Band AlGaN/GaN HEMTs microstrip MMIC Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Compound Semiconductor IC Symposium CSICS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, United States. pp 1- 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle de dispositifs microondes non linéaires par sous échantillonnage électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES - Journée échantillonnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un environnement ouvert de simulation système pour des applications RADAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas-Propagation et MTT Workshop Simulation Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Villeneuve D'Ascq, France. Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Nonlinear HEMT Model Allowing Accurate Simulation of Very Low IM3 Levels for High-Frequency Highly Amplifiers Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lhortolary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu (Hawaï), United States. pp.589-592, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2007.380559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drain-Lag Model for AlGaN/GaN Power HEMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT - IMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.601-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du drain-lag dans des modèles électriques grand-signaux de transistors HEMTs AlGaN/GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korrigan characterizations and models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Agency -MOD Round Table Workshop on GaN Microwave Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de mesure temporelle d'enveloppe calibré pour la linéarisation des amplificateurs de puissance par prédistorsion numérique en bande de base.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nanfack Nkondem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de mesure en impulsions pour de très faibles rapports cycliques appliquée aux transistors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of GaN-based balanced cascode cells for wide-band distributed power amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuit Conference, 2007. EuMIC 2007. European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de modélisation comportementale dédiée aux ammplications radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non linéaire de transistor HEMT pour la prédiction précise de l'IM3 à bas niveau de puissance et aux hautes fréquences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lhortolary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Load-Pull Method to Safely Reach Optimal Matching Impedances of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Behavioral Model of SSPAs taking into account mismatches for efficient System Simulation of Modern AESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2007 Asia-Pacific Microwave Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time domain envelope vectorial network analyzer for non-linear measurement based modelling accounting impedance mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nanfack Nkondem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMTC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on system level simulation environment for characterization, modeling and simulation of RF and microwave devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimeter-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement based modeling of power amplifiers for reliable design of modern communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium, 2003 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, United States. pp.795-798, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2003.1212490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental noise power ratio characterization method for Multicarrier microwave power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium IEEE-MTT ARFTG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Boston, United States. pp. 22-26, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2000.327395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab/Scicos toolboxes for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsinghua University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open source Software for Scientific Computation SCILAB, Research, Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A6E0FF0"/>
+    <w:nsid w:val="770E90A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reveyrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7538-4473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068655541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204739134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ortali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872500042X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03163187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720000860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2918859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline D&#233;chansiaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000962" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.3004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ahmed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saad El Dine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000973" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1654" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Rafei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountakha Dieng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falkenstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2222919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2141972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100081X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Ramadan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2095033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufraisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piazza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000419" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Abou Chahine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2042503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ciccognani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghione" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Limiti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonniaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Yaagoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.921645" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Estagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Helleye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizard Francis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219926" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91C8HZ2G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Macraigne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.879169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reveyrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ngoya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ortali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maziere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medrel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Nebus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03268516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel N&#233;bus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovi&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG47271.2020.9241365" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hamoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191722v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Portelance" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Medrel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouysse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191717v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M N&#233;bus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portelance" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouysse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khelifi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191744v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191753v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khelifi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Hamoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gappilout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Dasgupta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Armengaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010115" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adnan Addou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragheb Hijazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2017.8000844" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haedong Jang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roblin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918052v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2013.6572774" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663090" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nakkala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918779v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Schafer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sardin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornakarthik Nakkala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem El-Akhdar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918777v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Popovic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262292" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258282" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707903v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2012.6208471" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707891v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793469v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2012.6331923" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660836v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773327" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benahmed Daho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708603v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Demenitroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661083v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972863" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700768v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Elmazova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700752v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoyo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700384v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanislawiak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700380v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700371v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773317" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643348v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufraisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643335v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606454v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5518005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606431v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2010.5480114" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758672v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dueme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillips" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cetronio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707479v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sardin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758953v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Diforte-Poisson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660786v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165918" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703377v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tapfuh Mouafo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135567" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758906v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227923" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918252v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morvan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703351v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2008.4745738" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703343v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bennadji" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194560v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Groote" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194479v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196403v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhortolary" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380559" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196452v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196419v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nanfack Nkondem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197322v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412671" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constancias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194471v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077147v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924905v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212490" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01069759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lajoinie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2000.327395" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279571v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Layec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reveyrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7538-4473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068655541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204739134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ortali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872500042X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03163187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720000860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2918859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline D&#233;chansiaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000482" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.3004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Rafei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountakha Dieng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000566" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saad El Dine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1654" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falkenstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2222919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100081X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Ramadan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2095033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufraisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piazza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000419" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2141972" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Torres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ciccognani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghione" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Limiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000085" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Abou Chahine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2042503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonniaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Yaagoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.921645" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Estagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Helleye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Macraigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.879169" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizard Francis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91C8HZ2G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reveyrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ngoya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ortali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maziere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medrel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Nebus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03268516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel N&#233;bus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovi&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG47271.2020.9241365" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191694v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hamoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Medrel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouysse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M N&#233;bus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Portelance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portelance" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouysse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khelifi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Hamoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gappilout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khelifi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintignat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Armengaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010115" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Dasgupta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adnan Addou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragheb Hijazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2017.8000844" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2013.6572774" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haedong Jang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roblin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412488v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nakkala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Schafer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sardin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornakarthik Nakkala" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663090" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem El-Akhdar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918777v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258282" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707903v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2012.6208471" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2012.6331923" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Popovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262292" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680965v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benahmed Daho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Demenitroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972863" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Elmazova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700752v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700738v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoyo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanislawiak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773317" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773327" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623538v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5518005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607002v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2010.5480114" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufraisse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758939v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dueme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillips" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cetronio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Diforte-Poisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sardin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tapfuh Mouafo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660786v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165918" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135567" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435744v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758906v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227923" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2008.4745738" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918252v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morvan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661119v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bennadji" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhortolary" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380559" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194581v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Groote" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194560v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194479v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196419v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nanfack Nkondem" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196452v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197322v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412671" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constancias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194471v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077147v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924905v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212490" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01069759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lajoinie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2000.327395" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279571v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Layec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>