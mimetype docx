--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tibault Reveyrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7538-4473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068655541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204739134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Système RF, équipe C2SNL et plateforme PREMISS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Ecole d'ingénieurs ENSIL. Section ELT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:   Instrumentation micro-onde et modélisation circuit & systèmes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral modeling of RF power amplifiers using a time-domain characterization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ortali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.942-949. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907872500042X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of load mismatch effect compensation in Doherty power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (7), pp.2463-2464. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2918859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and characterization of MMIC integrated cascode cell for compact Ku-band power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband harmonically matched packaged GaN HEMTs with high PAE performances at S-band frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-W S-band class-B GaN amplifier with a dynamic gate bias circuit for linearity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Tunable Antenna Antenna Using a Magneto-Dielectric Material for DVB-H Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.4456-4466. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2269474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-reversal duality of high-efficiency RF power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (25), pp.1607-1608. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF non-linear electro thermal model of SiGe HBT for the design of broadband ADC's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.569-578. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Channel, time-domain measurement system using track and hold amplifier for the characterization and linearization of high-power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 70% PAE packaged GaN HEMT through wideband internal matching at second harmonic in S-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (13), pp.770-772. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.1654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Efficiency Harmonically Terminated Diode and Transistor Rectifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falkenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (12), pp.4043-4052. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2012.2222919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical modeling of packaged GaN HEMT dedicated to internal power matching in S-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate modeling technique for antennas and nonlinear RF power amplifiers mixed simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907871100081X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Stage GaN HEMT Amplifier With Gate Source Voltage Shaping for Efficiency Versus Bandwidth Enhancements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.699-706. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2095033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Performances of AlInN/GaN HEMTs. A Comparison with AlGaN/GaN HEMTs with similar technological process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM/Circuit Mixed Simulation Technique for an Active Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.354-357. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2011.2141972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Elegant modeling Techniques for Antennas and RF Power Amplifiers Nonlinear Co-Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.647-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN transistor characterization and modeling activities performed within the frame of the KorriGaN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ciccognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Limiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Time-Domain Measurement System for the Characterization of Nonlinear Microwave Devices With Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.1038-1045. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2042503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nonlinear HEMT model for AlGaN/GaN switch applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Farad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (Issue 3-4), pp. 283-291. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on effect of second-harmonic injection at input of classes F and F-1 GaN power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.570-572. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of Balanced AlGaN/GaN HEMT Cascode Cells for Wideband Distributed Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the EuMA (European Microwave Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced AlGaN/GaN HEMT cascode cells: A design method for wideband distributed amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 44, pp. 116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain calibrated measurements of wideband multisines using a Large-Signal Network Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Yaagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1180-1192. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.921645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Circuit topology to behavioural model of power amplifier dedicated to radar amplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Helleye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 43, pp. 477-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Envelope Measurements for Characterization and Behavioral Modeling of Nonlinear Devices with Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (8), pp. 3219-3226 / Article number 1668338. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2006.879169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of intermodulation noise in multi carrier wide band power amplifiers based on a digital synthesis of pseudo noise Gaussian stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizard Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5-6), pp.627-644. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'étalonnage rapide pour un banc de mesure de la linéarité basé sur des NVNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de linéariseur par prédistorsion numérique basé sur le modèle de Volterra dynamique à deux voies de mémoire séparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Giosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur., Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'amplificateurs de forte puissance à partir d'une approche temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ortali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur., Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast calibration method for NVNAs based linearity setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aveiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated Multiport Large-Signal Measurement Setups for Outphasing, Doherty and Load Modulated Balanced Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLT and SOLR calibration methods using a single multiport “thru” standard connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 95th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG47271.2020.9241365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique d'amplificateur de puissance pour les nouvelles générations de systèmes de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study for the Design of Dual Input Load Modulated Wideband GaN Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th European Microwave Conference, EuMW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d'un amplificateur Doherty GaN double entrée avec gestion numérique de la combinaison vectorielle de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Nébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage automatique pour générateurs de signaux vectoriels en configuration multiport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Portelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vector signal generator calibration method suitable for multiport large-signal measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 93rd ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced CAD tools for an efficient Antenna / Module co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Microwave Week (EuMW 2019) - Workshop WM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Modeling of 4-Port Transistor for Linear mmW Design Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a DPD approach for multi standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gappilout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.466-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Thru Calibration Algorithm Short-Open-Load-Reciprocal (SOLR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetrewave Circuits (INMMIC 2018),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive-la-Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport conversions between S, Z, Y, h, ABCD, and T parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully calibrated NVNA set-up for linearity characterization of RF power devices using Unequally Spaced Multi-Tone signal through IM3 & IM5 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Overview of Digital Predistortion Behavioral Modeling for Multi-standards Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Characterization and Modeling of 3-port Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped-element RF analog multi-band bandpass filter concept for software-defined-radio architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.101-104, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modulateur de puissance large-bande à deux étages en technologie GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pad-open-short de-embedding method extended for 3-port devices and non-ideal standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adnan Addou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragheb Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gomez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 89th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2017.8000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain envelope characterisation of power amplifiers for linear and high efficiency design solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMICON, IEEE 14th Wireless and Microwave Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2013.6572774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Measurement-based X-parameter Models for Power Amplifiers with Envelope Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haedong Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.TU3F-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des effets de pièges sur la dynamique grand signal des transistors à effet de champ sur Nitrure de Gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transistor Drain Supply Terminal Impedance at Signal Envelope Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Workshop WMC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Trap Induced Dispersion of Large Signal Dynamic characteristics of GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poornakarthik Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Theory and Techniques Symposium - MTT-S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.TU3F-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">développement d'outil de simulation couplée circuits Actifs RF/Electromagnétisme avec application aux réseaux d'antennes agiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, PARIS, France. pp.néant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nonlinear Modeling of active phased antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of Mediterranean Microwave Symposium MMS2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saïda, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2013.6663090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Cascode Cell for Compact Ku-Band Power Amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 42st European Microwave Conference, EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Norway. pp.1091 - 1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Wideband Calibration Procedure for RF Time-Domain Measurement of Non-linear Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem El-Akhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFTG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Parameter Applications for Characterizing and Modeling Power Amplifiers for Envelope Tracking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haedong Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Workshop WSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des effets de piège sur la dynamique grand signal des transistors à effet de champ sur nitrure de gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poornakarthik Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Interleaved High Sampling Rate System for Large Signal Characterization of Non-Linear Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th ARFTG Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 50W Packaged GaN HEMT With Over 60% PAE Through Internal Harmonic Control in S-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.TH2D-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration of AlInN/GaN HEMTs Amplifiers at K band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lancereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.WEPG-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie pour la simulation mixte de l'antenne active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique "Antennes et circuits", atelier "Co-intégration et co-conception de dispositifs RF et hyperfréquences", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Electromagnetic-Circuit Modeling for Active Antenna Array Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetic Symposium, AES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sampling Paradigm Dedicated to RF ultra-wideband Receivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th ARFTG Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal - Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed simulation approach for direct connection between power amplifiers and antenna arrays without the use of isolators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Parasitic Effects in RF Transistors and their Impact on Power Amplifier Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cocoa Beach - Floride, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2012.6208471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Time-Domain Measurements for Power Amplifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT/AP Denver Chapter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Boulder - Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 55 W Packaged GaN HEMT with 60% PAE by Internal Matching in S-Band.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Germany. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2012.6331923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to measure pulsed RF time domain waveforms with a sub-sampling system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.TH2A-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methodology for Mixed Simulation of Active Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Session 7.3: "Antenna array" - Thu.28 June -Toulouse Space Show'12 - International Week on Space Applications - ANTEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne agile en fréquence et en rayonnement utilisant un matériau magnéto-diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benahmed Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Koubeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.Pages: 4A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact and reconfigurable DVB-H antenna for mobile handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, EUR Congressi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1389-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Ahmed Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'un boîtier d'un transistor GaN optimisé haut rendement (70% PAE) et large bande (1GHz) en bande S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Demenitroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. Papier 6E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Measurement System Using Track & Hold Amplifier Applied to Pulsed RF Characterization of High Power GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimor - Maryland, United States. pp. 1-1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements for Optimization of RF Solid-State Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and MillimeterWave Circuits InMMIC (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expérimental d'étude de la Pré-distortion d'un amplificateur de puissance commandé en polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Two Stage Microwave GaN Power Amplifier with Gate Source Waveform Shaping of the Power Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMW 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. W08 - 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d'un amplificateur GaN avec polarisation de drain variable pour la recherche de conditions de fonctionnement linéaire et à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkan Elmazova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.8C2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cellules de puissance compactes pour des applications bande Ku en technologie MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle RF impulsionnelle directe par des THA d'amplificateurs de très forte puissance GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2F12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des formes d'ondes temporelles sur amplificateur de puissance : contribution à la production de modèle de vol en grande série pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. 2F11 - 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Control In Package of Power GaN Transistors for High Efficiency and Wideband Performances in S-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMW 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. pp.1111-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un amplificateur de puissance à 2 étages intégrant une préformation de la tension de commande d'entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact power cells for Ku band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling Method of Package for Power GaN HEMTs to Limit the Input Matching Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Extension of Power Amplifiers Behavioral Models for Accuracy Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW 2010), poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1030-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Enhancement of GaN Power Amplifiers over Wide Bandwidth by an Active Control of Gate Source Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Space Agency - MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Model of Solid State Power Amplifiers (SSPAs) for Agile Antennas Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.issue: 3, Publisher: IEEE, Pages: A11P1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement Set-up and methodology combining dynamic biasing and baseband predistorsion for high efficiency and linear amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anaheim, CA, United States. pp.1070-1073, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5518005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband harmonic control of high efficiency high power GaN amplifiers in S-Band and power packaging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power amplifiers modeling technique for reconfigurable antenna array application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on INMMIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2010.5480114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of AlInN/GaN HEMTs for Power Applications at Microwave Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference, EuMW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, PARIS, France. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the KORRIGAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cetronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 39th European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization and modeling of low frequency dispersive effects in power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oualli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2009 Workshop, WMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the KORRIGAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cetronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA - MOD Workshop on GaN Microwave Component Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement ogf GaN power HEMTs by controlling gate source voltage waveform shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, France. pp. 1153-1156, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Microwave Performances of AlInN/GaN and AlGaN/GaN HEMT Devices up to 18GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Diforte-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Workshop on Heterostructure Technology (HETECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Nonlinear Microwave Circuits and Systems: Concepts, Analysis, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des classes en commutation (F, F-1, E) pour l'amplification de puissance en technologie GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes (JNM) (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp. 1C3-1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d'amplificateurs faible niveau à haute linéarité en technologie MMIC pour récepteur satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tapfuh Mouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. Papier 2E-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Time Domain Measurement system applied to the characterization of Cross Modulation in Nonlinear Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp. 1201 - 1204, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ns Pulsed I/V Set-up and Measurement Method applied to InP HBT characterization and Electro-thermal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp. 401-404, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle de transmodulation large bande d'un amplificateur de très forte puissance (50 W)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de puissance en technologie GaN: Avancées et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GDR CNRS " SiP SoC ", "Amplificateurs de Puissance et Applications millimétriques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Design of High Efficiency Switch Mode GaN Power Amplifiers at L-band Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur large bande de puissance en technologie GaN MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. Papier 1C-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and thermal design criteria of AlGaN/GaN cascode cell for Wideband distributed power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IEEE Workshop "INMMIC" 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Malaga, Spain. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2008.4745738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Electrothermal Modeling of packaged power GaN HEMT for the design of adaptive power amplifiers dedicated to reconfigurable telecom payloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Technology and Techniques Workshop "Innovation and Challenges", ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art 58W, 38% PAE X-Band AlGaN/GaN HEMTs microstrip MMIC Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Compound Semiconductor IC Symposium CSICS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, United States. pp 1- 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle de dispositifs microondes non linéaires par sous échantillonnage électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES - Journée échantillonnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un environnement ouvert de simulation système pour des applications RADAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas-Propagation et MTT Workshop Simulation Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Villeneuve D'Ascq, France. Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Nonlinear HEMT Model Allowing Accurate Simulation of Very Low IM3 Levels for High-Frequency Highly Amplifiers Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lhortolary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu (Hawaï), United States. pp.589-592, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2007.380559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drain-Lag Model for AlGaN/GaN Power HEMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT - IMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.601-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du drain-lag dans des modèles électriques grand-signaux de transistors HEMTs AlGaN/GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korrigan characterizations and models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Agency -MOD Round Table Workshop on GaN Microwave Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de mesure temporelle d'enveloppe calibré pour la linéarisation des amplificateurs de puissance par prédistorsion numérique en bande de base.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nanfack Nkondem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de mesure en impulsions pour de très faibles rapports cycliques appliquée aux transistors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of GaN-based balanced cascode cells for wide-band distributed power amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuit Conference, 2007. EuMIC 2007. European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de modélisation comportementale dédiée aux ammplications radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non linéaire de transistor HEMT pour la prédiction précise de l'IM3 à bas niveau de puissance et aux hautes fréquences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lhortolary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Load-Pull Method to Safely Reach Optimal Matching Impedances of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Behavioral Model of SSPAs taking into account mismatches for efficient System Simulation of Modern AESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2007 Asia-Pacific Microwave Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time domain envelope vectorial network analyzer for non-linear measurement based modelling accounting impedance mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nanfack Nkondem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMTC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on system level simulation environment for characterization, modeling and simulation of RF and microwave devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimeter-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement based modeling of power amplifiers for reliable design of modern communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium, 2003 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, United States. pp.795-798, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2003.1212490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental noise power ratio characterization method for Multicarrier microwave power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium IEEE-MTT ARFTG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Boston, United States. pp. 22-26, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2000.327395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab/Scicos toolboxes for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsinghua University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open source Software for Scientific Computation SCILAB, Research, Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tibault Reveyrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7538-4473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068655541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204739134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=yZPeEd4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe Système RF, équipe C2SNL et plateforme PREMISS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Ecole d'ingénieurs ENSIL. Section ELT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:   Instrumentation micro-onde et modélisation circuit & systèmes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral modeling of RF power amplifiers using a time-domain characterization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ortali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (6), pp.942-949. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907872500042X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of linearity metrics using complex modulated signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.1097-1106. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078725102389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of load mismatch effect compensation in Doherty power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (7), pp.2463-2464. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2918859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Tunable Antenna Antenna Using a Magneto-Dielectric Material for DVB-H Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (9), pp.4456-4466. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2269474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, modeling and characterization of MMIC integrated cascode cell for compact Ku-band power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.261-269. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband harmonically matched packaged GaN HEMTs with high PAE performances at S-band frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.437-445. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-W S-band class-B GaN amplifier with a dynamic gate bias circuit for linearity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-reversal duality of high-efficiency RF power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (25), pp.1607-1608. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.3004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact RF non-linear electro thermal model of SiGe HBT for the design of broadband ADC's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountakha Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.569-578. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over 70% PAE packaged GaN HEMT through wideband internal matching at second harmonic in S-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (13), pp.770-772. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2012.1654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Channel, time-domain measurement system using track and hold amplifier for the characterization and linearization of high-power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical modeling of packaged GaN HEMT dedicated to internal power matching in S-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.495-503. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078712000530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Efficiency Harmonically Terminated Diode and Transistor Rectifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Roberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falkenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (12), pp.4043-4052. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2012.2222919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EM/Circuit Mixed Simulation Technique for an Active Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.354-357. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2011.2141972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Elegant modeling Techniques for Antennas and RF Power Amplifiers Nonlinear Co-Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.647-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accurate modeling technique for antennas and nonlinear RF power amplifiers mixed simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (6), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175907871100081X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Stage GaN HEMT Amplifier With Gate Source Voltage Shaping for Efficiency Versus Bandwidth Enhancements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (3), pp.699-706. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2095033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Performances of AlInN/GaN HEMTs. A Comparison with AlGaN/GaN HEMTs with similar technological process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (3), pp.301-309. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711000419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Time-Domain Measurement System for the Characterization of Nonlinear Microwave Devices With Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (4), pp.1038-1045. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2010.2042503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN transistor characterization and modeling activities performed within the frame of the KorriGaN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ciccognani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ghione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Limiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on effect of second-harmonic injection at input of classes F and F-1 GaN power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp.570-572. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new nonlinear HEMT model for AlGaN/GaN switch applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Farad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (Issue 3-4), pp. 283-291. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Method of Balanced AlGaN/GaN HEMT Cascode Cells for Wideband Distributed Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the EuMA (European Microwave Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (4), pp.261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced AlGaN/GaN HEMT cascode cells: A design method for wideband distributed amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 44, pp. 116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain calibrated measurements of wideband multisines using a Large-Signal Network Analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Yaagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (5), pp.1180-1192. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2008.921645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Circuit topology to behavioural model of power amplifier dedicated to radar amplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Helleye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 43, pp. 477-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Envelope Measurements for Characterization and Behavioral Modeling of Nonlinear Devices with Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (8), pp. 3219-3226 / Article number 1668338. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2006.879169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of intermodulation noise in multi carrier wide band power amplifiers based on a digital synthesis of pseudo noise Gaussian stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizard Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5-6), pp.627-644. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'étalonnage rapide pour un banc de mesure de la linéarité basé sur des NVNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Anderson Silva dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jun 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de linéariseur par prédistorsion numérique basé sur le modèle de Volterra dynamique à deux voies de mémoire séparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Giosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur., Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation comportementale d'amplificateurs de forte puissance à partir d'une approche temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Ortali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Électronique, Antennes et Télécommunications (LEAT) d'Université Côte d'Azur., Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fast calibration method for NVNAs based linearity setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aveiro, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC57329.2023.10321796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrated Multiport Large-Signal Measurement Setups for Outphasing, Doherty and Load Modulated Balanced Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLT and SOLR calibration methods using a single multiport “thru” standard connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 95th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG47271.2020.9241365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique d'amplificateur de puissance pour les nouvelles générations de systèmes de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study for the Design of Dual Input Load Modulated Wideband GaN Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th European Microwave Conference, EuMW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d'un amplificateur Doherty GaN double entrée avec gestion numérique de la combinaison vectorielle de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Nébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’étalonnage automatique pour générateurs de signaux vectoriels en configuration multiport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Portelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic vector signal generator calibration method suitable for multiport large-signal measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portelance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 93rd ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced CAD tools for an efficient Antenna / Module co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Menudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Microwave Week (EuMW 2019) - Workshop WM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Characterization and Modeling of 3-port Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Modeling of 4-Port Transistor for Linear mmW Design Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a DPD approach for multi standard applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gappilout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.466-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Thru Calibration Algorithm Short-Open-Load-Reciprocal (SOLR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetrewave Circuits (INMMIC 2018),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive-la-Gaillarde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiport conversions between S, Z, Y, h, ABCD, and T parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Overview of Digital Predistortion Behavioral Modeling for Multi-standards Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Workshop on Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brive La Gaillarde, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully calibrated NVNA set-up for linearity characterization of RF power devices using Unequally Spaced Multi-Tone signal through IM3 & IM5 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumped-element RF analog multi-band bandpass filter concept for software-defined-radio architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.101-104, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modulateur de puissance large-bande à deux étages en technologie GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pad-open-short de-embedding method extended for 3-port devices and non-ideal standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adnan Addou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragheb Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gomez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 89th ARFTG Microwave Measurement Conference (ARFTG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2017.8000844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Measurement-based X-parameter Models for Power Amplifiers with Envelope Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haedong Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.TU3F-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain envelope characterisation of power amplifiers for linear and high efficiency design solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMICON, IEEE 14th Wireless and Microwave Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2013.6572774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des effets de pièges sur la dynamique grand signal des transistors à effet de champ sur Nitrure de Gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transistor Drain Supply Terminal Impedance at Signal Envelope Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Workshop WMC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Trap Induced Dispersion of Large Signal Dynamic characteristics of GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poornakarthik Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Theory and Techniques Symposium - MTT-S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.TU3F-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Nonlinear Modeling of active phased antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of Mediterranean Microwave Symposium MMS2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saïda, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2013.6663090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">développement d'outil de simulation couplée circuits Actifs RF/Electromagnétisme avec application aux réseaux d'antennes agiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave &amp; RF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, PARIS, France. pp.néant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Cascode Cell for Compact Ku-Band Power Amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 42st European Microwave Conference, EuMW 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Norway. pp.1091 - 1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Wideband Calibration Procedure for RF Time-Domain Measurement of Non-linear Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem El-Akhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARFTG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Parameter Applications for Characterizing and Modeling Power Amplifiers for Envelope Tracking Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haedong Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Zai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. Workshop WSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des effets de piège sur la dynamique grand signal des transistors à effet de champ sur nitrure de gallium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poornakarthik Nakkala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methodology for Mixed Simulation of Active Antenna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Session 7.3: "Antenna array" - Thu.28 June -Toulouse Space Show'12 - International Week on Space Applications - ANTEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to measure pulsed RF time domain waveforms with a sub-sampling system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.TH2A-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration of AlInN/GaN HEMTs Amplifiers at K band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lancereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.WEPG-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 50W Packaged GaN HEMT With Over 60% PAE Through Internal Harmonic Control in S-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.TH2D-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle méthodologie pour la simulation mixte de l'antenne active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique "Antennes et circuits", atelier "Co-intégration et co-conception de dispositifs RF et hyperfréquences", GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Interleaved High Sampling Rate System for Large Signal Characterization of Non-Linear Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th ARFTG Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Electromagnetic-Circuit Modeling for Active Antenna Array Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetic Symposium, AES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Parasitic Effects in RF Transistors and their Impact on Power Amplifier Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless and Microwave Technology Conference (WAMICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Cocoa Beach - Floride, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMICON.2012.6208471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sampling Paradigm Dedicated to RF ultra-wideband Receivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th ARFTG Symposium, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal - Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed simulation approach for direct connection between power amplifiers and antenna arrays without the use of isolators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal -Canada, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2012.6258282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Time-Domain Measurements for Power Amplifier Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT/AP Denver Chapter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Boulder - Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 55 W Packaged GaN HEMT with 60% PAE by Internal Matching in S-Band.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Germany. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2012.6331923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling Method of Package for Power GaN HEMTs to Limit the Input Matching Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ben Ahmed Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne agile en fréquence et en rayonnement utilisant un matériau magnéto-diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benahmed Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Koubeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 (JNMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.Pages: 4A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact and reconfigurable DVB-H antenna for mobile handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Huitema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, EUR Congressi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1389-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'un boîtier d'un transistor GaN optimisé haut rendement (70% PAE) et large bande (1GHz) en bande S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Demenitroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. Papier 6E13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain Measurement System Using Track & Hold Amplifier Applied to Pulsed RF Characterization of High Power GaN Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimor - Maryland, United States. pp. 1-1, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expérimental d'étude de la Pré-distortion d'un amplificateur de puissance commandé en polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements for Optimization of RF Solid-State Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and MillimeterWave Circuits InMMIC (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Two Stage Microwave GaN Power Amplifier with Gate Source Waveform Shaping of the Power Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMW 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. W08 - 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations d'un amplificateur GaN avec polarisation de drain variable pour la recherche de conditions de fonctionnement linéaire et à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkan Elmazova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.8C2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cellules de puissance compactes pour des applications bande Ku en technologie MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle RF impulsionnelle directe par des THA d'amplificateurs de très forte puissance GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2F12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des formes d'ondes temporelles sur amplificateur de puissance : contribution à la production de modèle de vol en grande série pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. 2F11 - 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un amplificateur de puissance à 2 étages intégrant une préformation de la tension de commande d'entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17eme Journées Nationales Micro-ondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.1C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compact power cells for Ku band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Déchansiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimetre-wave Circuits (INMMIC 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Control In Package of Power GaN Transistors for High Efficiency and Wideband Performances in S-Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Microwave Conference, EuMW 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Manshester, United Kingdom. pp.1111-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of AlInN/GaN HEMTs for Power Applications at Microwave Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference, EuMW 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, PARIS, France. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Enhancement of GaN Power Amplifiers over Wide Bandwidth by an Active Control of Gate Source Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Space Agency - MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Model of Solid State Power Amplifiers (SSPAs) for Agile Antennas Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.issue: 3, Publisher: IEEE, Pages: A11P1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Order Extension of Power Amplifiers Behavioral Models for Accuracy Improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week (EuMW 2010), poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1030-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement Set-up and methodology combining dynamic biasing and baseband predistorsion for high efficiency and linear amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad El Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anaheim, CA, United States. pp.1070-1073, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5518005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband harmonic control of high efficiency high power GaN amplifiers in S-Band and power packaging issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stanislawiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands. pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power amplifiers modeling technique for reconfigurable antenna array application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zakka El Nashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on INMMIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Göteborg, Sweden. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2010.5480114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the KORRIGAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cetronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 39th European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear characterization and modeling of low frequency dispersive effects in power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oualli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS 2009 Workshop, WMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, United States. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the KORRIGAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cetronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA - MOD Workshop on GaN Microwave Component Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement ogf GaN power HEMTs by controlling gate source voltage waveform shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ku Band DMTL Medium Power Phase Shifters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S Digest, IMS 2009, TH1E-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston - Massachusetts, France. pp. 1153-1156, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Microwave Performances of AlInN/GaN and AlGaN/GaN HEMT Devices up to 18GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Diforte-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Workshop on Heterostructure Technology (HETECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et fiabilité de capacités commutables MEMS pour les déphaseurs DMTL de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Orlianges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mardivirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2B-4 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des classes en commutation (F, F-1, E) pour l'amplification de puissance en technologie GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes (JNM) (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp. 1C3-1C3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Nonlinear Microwave Circuits and Systems: Concepts, Analysis, and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d'amplificateurs faible niveau à haute linéarité en technologie MMIC pour récepteur satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tapfuh Mouafo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. Papier 2E-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Time Domain Measurement system applied to the characterization of Cross Modulation in Nonlinear Microwave Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp. 1201 - 1204, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2009.5165918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ns Pulsed I/V Set-up and Measurement Method applied to InP HBT characterization and Electro-thermal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp. 401-404, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle de transmodulation large bande d'un amplificateur de très forte puissance (50 W)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Abou Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de puissance en technologie GaN: Avancées et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GDR CNRS " SiP SoC ", "Amplificateurs de Puissance et Applications millimétriques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and Design of High Efficiency Switch Mode GaN Power Amplifiers at L-band Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur large bande de puissance en technologie GaN MMIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France. Papier 1C-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art 58W, 38% PAE X-Band AlGaN/GaN HEMTs microstrip MMIC Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Compound Semiconductor IC Symposium CSICS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, United States. pp 1- 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power and thermal design criteria of AlGaN/GaN cascode cell for Wideband distributed power amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IEEE Workshop "INMMIC" 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Malaga, Spain. pp.145-148, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INMMIC.2008.4745738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Electrothermal Modeling of packaged power GaN HEMT for the design of adaptive power amplifiers dedicated to reconfigurable telecom payloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Technology and Techniques Workshop "Innovation and Challenges", ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation temporelle de dispositifs microondes non linéaires par sous échantillonnage électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT CNES - Journée échantillonnage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un environnement ouvert de simulation système pour des applications RADAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas-Propagation et MTT Workshop Simulation Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Villeneuve D'Ascq, France. Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Nonlinear HEMT Model Allowing Accurate Simulation of Very Low IM3 Levels for High-Frequency Highly Amplifiers Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lhortolary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu (Hawaï), United States. pp.589-592, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2007.380559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drain-Lag Model for AlGaN/GaN Power HEMTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT - IMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Honolulu, Hawaii, United States. pp.601-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du drain-lag dans des modèles électriques grand-signaux de transistors HEMTs AlGaN/GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korrigan characterizations and models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Agency -MOD Round Table Workshop on GaN Microwave Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de mesure temporelle d'enveloppe calibré pour la linéarisation des amplificateurs de puissance par prédistorsion numérique en bande de base.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nanfack Nkondem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de mesure en impulsions pour de très faibles rapports cycliques appliquée aux transistors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charbonniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of GaN-based balanced cascode cells for wide-band distributed power amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piotrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Integrated Circuit Conference, 2007. EuMIC 2007. European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.154-157, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMICC.2007.4412671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Behavioral Model of SSPAs taking into account mismatches for efficient System Simulation of Modern AESA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMC 2007 Asia-Pacific Microwave Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non linéaire de transistor HEMT pour la prédiction précise de l'IM3 à bas niveau de puissance et aux hautes fréquences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lhortolary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Obregon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de modélisation comportementale dédiée aux ammplications radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Estagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Constancias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Load-Pull Method to Safely Reach Optimal Matching Impedances of Power Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gasseling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time domain envelope vectorial network analyzer for non-linear measurement based modelling accounting impedance mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Macraigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Nanfack Nkondem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMTC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview on system level simulation environment for characterization, modeling and simulation of RF and microwave devices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Nonlinear Microwave and Millimeter-wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research activities on the simulation of High frequency devices, circuits and systems using the Scilab/Scicos Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scilab International Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rocquencourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement based modeling of power amplifiers for reliable design of modern communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium, 2003 IEEE MTT-S International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Philadelphia, United States. pp.795-798, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2003.1212490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental noise power ratio characterization method for Multicarrier microwave power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium IEEE-MTT ARFTG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Boston, United States. pp. 22-26, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARFTG.2000.327395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab/Scicos toolboxes for Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Bennadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsinghua University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open source Software for Scientific Computation SCILAB, Research, Development and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="770E90A9"/>
+    <w:nsid w:val="5A92E653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reveyrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7538-4473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068655541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204739134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ortali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872500042X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03163187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720000860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2918859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline D&#233;chansiaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000482" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000962" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.3004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Rafei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountakha Dieng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000566" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saad El Dine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1654" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falkenstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2222919" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100081X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Ramadan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2095033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufraisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piazza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000419" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2141972" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Torres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ciccognani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghione" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Limiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000085" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Abou Chahine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2042503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonniaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Yaagoubi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.921645" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Estagerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Helleye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Macraigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.879169" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizard Francis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219926" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91C8HZ2G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reveyrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ngoya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ortali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maziere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medrel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Nebus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321796" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03268516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel N&#233;bus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovi&#263;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG47271.2020.9241365" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191694v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hamoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Medrel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouysse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M N&#233;bus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Portelance" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portelance" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouysse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khelifi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Hamoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gappilout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191744v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khelifi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintignat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Armengaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010115" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Dasgupta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adnan Addou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragheb Hijazi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2017.8000844" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2013.6572774" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haedong Jang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roblin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412488v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nakkala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Schafer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sardin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911581v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornakarthik Nakkala" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663090" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem El-Akhdar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918777v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707905v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancereau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782330v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757712v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258282" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707903v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2012.6208471" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707904v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2012.6331923" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Popovic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262292" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680965v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benahmed Daho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Demenitroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972863" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Elmazova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700752v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700738v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoyo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanislawiak" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773317" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773327" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623538v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606454v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5518005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607002v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2010.5480114" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufraisse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758939v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dueme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillips" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cetronio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758672v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758953v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Diforte-Poisson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sardin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tapfuh Mouafo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660786v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165918" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135567" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435744v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758906v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227923" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703351v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2008.4745738" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918252v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morvan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661119v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bennadji" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhortolary" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380559" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194581v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Groote" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194560v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194479v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196419v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nanfack Nkondem" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196452v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197322v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412671" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constancias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194471v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soury" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077147v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924905v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212490" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01069759v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lajoinie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2000.327395" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279571v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Layec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reveyrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7538-4473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068655541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204739134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=yZPeEd4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ortali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907872500042X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anderson Silva dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102389" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03163187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720000860" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2918859" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline D&#233;chansiaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sommet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000482" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000962" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.3004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader El Rafei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountakha Dieng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.1654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ahmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saad El Dine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falkenstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2222919" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00674568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2141972" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871100081X" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Ramadan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2095033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufraisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piazza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000419" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Abou Chahine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2010.2042503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ciccognani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghione" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Limiti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000085" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.0392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonniaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jacquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000541" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piotrowicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305190v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Yaagoubi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.921645" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Estagerie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Helleye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Macraigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.879169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizard Francis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219926" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91C8HZ2G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reveyrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ngoya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ortali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maziere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reveyrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medrel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Nebus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC57329.2023.10321796" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03268516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel N&#233;bus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03106788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG47271.2020.9241365" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hamoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Medrel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouysse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M N&#233;bus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Portelance" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portelance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouysse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318833v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khelifi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintignat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jarry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191753v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khelifi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Hamoud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gappilout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Armengaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010115" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Dasgupta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adnan Addou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragheb Hijazi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2017.8000844" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haedong Jang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roblin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2013.6572774" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nakkala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Schafer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sardin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornakarthik Nakkala" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663090" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem El-Akhdar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918062v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757719v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262292" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707897v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Popovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707898v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707903v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2012.6208471" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757712v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2012.6258282" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00707904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2012.6331923" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773327" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benahmed Daho" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Demenitroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661083v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972863" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708603v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700768v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkan Elmazova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700752v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700738v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoyo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700380v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700371v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773317" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701038v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanislawiak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufraisse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643335v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624755v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5518005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2010.5480114" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dueme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phillips" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cetronio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758884v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xiong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oualli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758672v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758893v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maury" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mardivirin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165906" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758953v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Diforte-Poisson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437199v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sardin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gasseling" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703377v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tapfuh Mouafo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660786v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2009.5165918" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135567" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435744v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01067795v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00758906v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227923" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413656v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00918252v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piotrowicz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morvan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aubry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouvet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703351v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2008.4745738" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703343v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rochette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661119v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bennadji" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196403v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhortolary" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380559" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194581v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Groote" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194560v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194479v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196419v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nanfack Nkondem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196452v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197322v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2007.4412671" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196444v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Constancias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasseling" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279422v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924905v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1212490" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01069759v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lajoinie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2000.327395" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279571v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Layec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>