--- v0 (2026-03-12)
+++ v1 (2026-04-06)
@@ -811,265 +811,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic web service disco</w:t>
+                <w:t xml:space="preserve">On automating Web services discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Benatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hacid</w:t>
+                <w:t xml:space="preserve">Alain Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The VLDB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 14, pp.84-96</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 1, 14 (1), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00778-003-0117-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107342v1</w:t>
+                <w:t xml:space="preserve">hal-01586362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On automating Web services discovery</w:t>
+                <w:t xml:space="preserve">Automatic web service disco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Benatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Leger</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The VLDB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1, 14 (1), pp.84-96. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 14, pp.84-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586362v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D 2 CP et computeBCov . Un prototype et un algorithme pour la découverte de services web dans le contexte du web sémantique</w:t>
               </w:r>
@@ -1547,260 +1547,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnements ontologiques pour la crédibilité des IA dans les jeux vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lapeyrade</w:t>
+                <w:t xml:space="preserve">Ontology-based data integration in a distributed context of coalition air missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahriar Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeux et IA, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985151v1</w:t>
+                <w:t xml:space="preserve">hal-03263538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based data integration in a distributed context of coalition air missions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shahriar Hassan</w:t>
+                <w:t xml:space="preserve">Raisonnements ontologiques pour la crédibilité des IA dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lapeyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Journée Jeux et IA, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263538v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation ontologique multicritère pour la métrologie</w:t>
               </w:r>
@@ -2126,226 +2126,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediation-based Web Services fed Data Warehouse</w:t>
+                <w:t xml:space="preserve">DaWeS: DataWarehouse fed with Web Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones sur les Entrepôts de Données et l'Analyse en Ligne (EDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. pp.324-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1285279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385565v1</w:t>
+                <w:t xml:space="preserve">hal-01384599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DaWeS: DataWarehouse fed with Web Services</w:t>
+                <w:t xml:space="preserve">Mediation-based Web Services fed Data Warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Peyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones sur les Entrepôts de Données et l'Analyse en Ligne (EDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vichy, France. pp.159--162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384599v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Gastroenterological Images Annotation and Retrieval - Reasoning with a Polyp Ontology</w:t>
               </w:r>
@@ -3167,51 +3167,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on E-Services and the Semantic Web, ESSW 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00778-003-0117-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585905v1</w:t>
@@ -4659,51 +4659,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating classical query rewriting algorithms with SLD-resolution</w:t>
+                <w:t xml:space="preserve">Characterizing certain answers via compactness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tahhan-Bittar</w:t>
@@ -4723,75 +4723,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062409v1</w:t>
+                <w:t xml:space="preserve">hal-02062406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing certain answers via compactness</w:t>
+                <w:t xml:space="preserve">Simulating classical query rewriting algorithms with SLD-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tahhan-Bittar</w:t>
@@ -4811,51 +4811,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062406v1</w:t>
+                <w:t xml:space="preserve">hal-02062409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5167,51 +5167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFC16524"/>
+    <w:nsid w:val="FA2A8BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5398,51 +5398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3581-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115134549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26729/jadi.v2i2.2097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061333v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Orazio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beorchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chabane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Mohamad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy L&#233;cu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.229-262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Young Paik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2005.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hacid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-003-0117-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.4.83-112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD4343D281DF980CB851D6BFC475FE921D9A3D32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Goblet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Collange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapeyrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG57401.2023.10333221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mascaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ennaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faivre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goblet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_59" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2016.7829764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1285279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004549202930300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2004.1320076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Corcho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n G&#243;mez-P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36562-4_51" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.acm.org/10.1145/2912845" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves B&#233;ziau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Buchsbaum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benatallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toumani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012088469-8/50138-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Corcho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toumani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39718-2_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tahhan-Bittar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Tomasik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CLF22550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3581-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115134549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26729/jadi.v2i2.2097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061333v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Orazio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beorchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chabane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Mohamad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy L&#233;cu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.229-262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Young Paik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2005.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-003-0117-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hacid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.4.83-112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD4343D281DF980CB851D6BFC475FE921D9A3D32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Goblet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Collange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapeyrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG57401.2023.10333221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mascaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ennaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faivre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goblet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_59" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2016.7829764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1285279" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004549202930300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2004.1320076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Corcho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n G&#243;mez-P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36562-4_51" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.acm.org/10.1145/2912845" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves B&#233;ziau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Buchsbaum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benatallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toumani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012088469-8/50138-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Corcho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toumani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39718-2_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tahhan-Bittar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Tomasik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CLF22550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>