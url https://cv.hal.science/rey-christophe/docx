--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -811,265 +811,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On automating Web services discovery</w:t>
+                <w:t xml:space="preserve">Automatic web service disco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Benatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Leger</w:t>
+                <w:t xml:space="preserve">M. Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The VLDB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 1, 14 (1), pp.84-96. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 14, pp.84-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586362v1</w:t>
+                <w:t xml:space="preserve">hal-00107342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic web service disco</w:t>
+                <w:t xml:space="preserve">On automating Web services discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Benatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hacid</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The VLDB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 14, pp.84-96</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 1, 14 (1), pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00778-003-0117-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107342v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D 2 CP et computeBCov . Un prototype et un algorithme pour la découverte de services web dans le contexte du web sémantique</w:t>
               </w:r>
@@ -1547,260 +1547,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based data integration in a distributed context of coalition air missions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shahriar Hassan</w:t>
+                <w:t xml:space="preserve">Raisonnements ontologiques pour la crédibilité des IA dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lapeyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Journée Jeux et IA, PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263538v1</w:t>
+                <w:t xml:space="preserve">hal-04985151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnements ontologiques pour la crédibilité des IA dans les jeux vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lapeyrade</w:t>
+                <w:t xml:space="preserve">Ontology-based data integration in a distributed context of coalition air missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahriar Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeux et IA, PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985151v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation ontologique multicritère pour la métrologie</w:t>
               </w:r>
@@ -3167,51 +3167,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on E-Services and the Semantic Web, ESSW 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00778-003-0117-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585905v1</w:t>
@@ -4659,51 +4659,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing certain answers via compactness</w:t>
+                <w:t xml:space="preserve">Simulating classical query rewriting algorithms with SLD-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tahhan-Bittar</w:t>
@@ -4723,75 +4723,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062406v1</w:t>
+                <w:t xml:space="preserve">hal-02062409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating classical query rewriting algorithms with SLD-resolution</w:t>
+                <w:t xml:space="preserve">Characterizing certain answers via compactness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tahhan-Bittar</w:t>
@@ -4811,51 +4811,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062409v1</w:t>
+                <w:t xml:space="preserve">hal-02062406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5167,51 +5167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA2A8BCE"/>
+    <w:nsid w:val="29F1E457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5398,51 +5398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3581-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115134549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26729/jadi.v2i2.2097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061333v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Orazio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beorchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chabane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Mohamad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy L&#233;cu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.229-262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Young Paik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2005.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-003-0117-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hacid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.4.83-112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD4343D281DF980CB851D6BFC475FE921D9A3D32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Goblet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Collange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapeyrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG57401.2023.10333221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mascaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ennaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faivre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goblet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_59" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2016.7829764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1285279" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004549202930300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2004.1320076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Corcho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n G&#243;mez-P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36562-4_51" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.acm.org/10.1145/2912845" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves B&#233;ziau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Buchsbaum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benatallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toumani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012088469-8/50138-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Corcho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toumani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39718-2_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tahhan-Bittar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Tomasik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CLF22550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-christophe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3581-9449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115134549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26729/jadi.v2i2.2097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061333v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L d'Orazio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beorchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Chabane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Gruenwald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Mohamad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy L&#233;cu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.229-262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Young Paik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2005.02.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hacid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-003-0117-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.4.83-112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD4343D281DF980CB851D6BFC475FE921D9A3D32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Goblet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Collange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapeyrade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG57401.2023.10333221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mascaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ennaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faivre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dargent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goblet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_59" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2016.7829764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1285279" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Peyron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004549202930300" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078686v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2004.1320076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Corcho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n G&#243;mez-P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36562-4_51" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.acm.org/10.1145/2912845" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061601v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves B&#233;ziau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Buchsbaum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benatallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Paik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Toumani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012088469-8/50138-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Corcho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toumani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39718-2_16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tahhan-Bittar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Tomasik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04720321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004CLF22550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>