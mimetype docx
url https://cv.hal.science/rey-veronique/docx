--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1081,226 +1081,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
+                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27 (02015), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845944v1</w:t>
+                <w:t xml:space="preserve">hal-01462167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
+                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37/1, pp.83-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462167v1</w:t>
+                <w:t xml:space="preserve">hal-01845944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
               </w:r>
@@ -3648,843 +3648,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462232v1</w:t>
+                <w:t xml:space="preserve">hal-01462131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462131v1</w:t>
+                <w:t xml:space="preserve">hal-01462169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462169v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498836v1</w:t>
+                <w:t xml:space="preserve">hal-01846109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une e-Formation en littératie de haut niveau en questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
+              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRIGONE; CIREL, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498829v1</w:t>
+                <w:t xml:space="preserve">hal-01149326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846109v1</w:t>
+                <w:t xml:space="preserve">hal-01289201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une e-Formation en littératie de haut niveau en questions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRIGONE; CIREL, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149326v1</w:t>
+                <w:t xml:space="preserve">hal-01498834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498834v1</w:t>
+                <w:t xml:space="preserve">hal-01498836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289201v1</w:t>
+                <w:t xml:space="preserve">hal-01498829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
               </w:r>
@@ -4900,109 +4900,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148728v1</w:t>
+                <w:t xml:space="preserve">hal-01846108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
               </w:r>
@@ -5077,217 +5090,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
+                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846108v1</w:t>
+                <w:t xml:space="preserve">hal-01507645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
+                <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
+              <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507645v1</w:t>
+                <w:t xml:space="preserve">halshs-01148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
               </w:r>
@@ -5552,191 +5552,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
+                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149182v1</w:t>
+                <w:t xml:space="preserve">hal-01846038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
+                <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846038v1</w:t>
+                <w:t xml:space="preserve">hal-01149182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur pour une meilleure finalité du document lu</w:t>
               </w:r>
@@ -6001,355 +6001,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149192v1</w:t>
+                <w:t xml:space="preserve">hal-00989473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989473v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846043v1</w:t>
+                <w:t xml:space="preserve">hal-01149192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du lexique des langues romanes à l'aide d'une ressource lexicale fondée sur la notion de familles et séries de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6387,51 +6387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Linking Stems and Conceptual Fragments to Enhance word Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,51 +7338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yapaka.be, http://www.yapaka.be/livre/la-portee-du-langage, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7413,51 +7413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels en langue orale. Cycle 1, 2 et 3. Fonction patrimoniale du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,51 +7514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix et gestes professionnels. La fonction patrimoniale du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8490,225 +8490,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933600v1</w:t>
+                <w:t xml:space="preserve">hal-01933604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933604v1</w:t>
+                <w:t xml:space="preserve">hal-01933600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
               </w:r>
@@ -9058,531 +9058,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels et des écrits professionnels : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Auger; Christina Romain. </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Beaudet C. &amp; Rey V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence verbale et école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-86, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148791v1</w:t>
+                <w:t xml:space="preserve">hal-01845978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels et des écrits professionnels : étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">In Beaudet C. &amp; Rey V. (dir.). </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Auger et Christina Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-86, 2015</w:t>
+              <w:t xml:space="preserve">Violence verbale et école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-119, 2015, Enfance et langages. 978-2-343-04841-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845978v1</w:t>
+                <w:t xml:space="preserve">hal-01845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Auger et Christina Romain. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Auger; Christina Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence verbale et école.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01845982v1</w:t>
+                <w:t xml:space="preserve">hal-01148791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels ou des écrits professionnels : étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beaudet Céline; Rey Véronique. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
+              <w:t xml:space="preserve">Écritures expertes en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289215v1</w:t>
+                <w:t xml:space="preserve">hal-01148789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels ou des écrits professionnels : étude de cas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écritures expertes en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148789v1</w:t>
+                <w:t xml:space="preserve">hal-01289215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture professionnelle : un bel enjeu didactique au croisement de la littérature, de la rhétorique et de la linguistique.</w:t>
               </w:r>
@@ -10227,51 +10227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F21753F"/>
+    <w:nsid w:val="C4CE4014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10458,51 +10458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-veronique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05655057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lions" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Radmacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alberny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kanta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delahaie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Vol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939267v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giacomi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-veronique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05655057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lions" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Radmacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alberny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kanta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delahaie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Vol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939267v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giacomi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>