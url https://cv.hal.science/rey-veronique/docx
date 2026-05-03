--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -977,706 +977,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’ethos discursif et rapport à l’écriture de futurs rédacteurs professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enjeu de la rédaction professionnelle au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Recherches en écriture : regards pluriels., 13, pp.497-515</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645873v1</w:t>
+                <w:t xml:space="preserve">hal-01853825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de l’ethos discursif et rapport à l’écriture de futurs rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042849ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462167v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
+                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27 (02015), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845944v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37/1, pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845952v2</w:t>
+                <w:t xml:space="preserve">hal-01845944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Sistemi e strategie di affermazione nella interazione, 10</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515370v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d'enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sistemi e strategie di affermazione nella interazione, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845851v1</w:t>
+                <w:t xml:space="preserve">hal-01515370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la rédaction professionnelle au XXIème siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d'enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'écriture professionnelle, 171-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853825v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction patrimoniale du langage : une remédiation des troubles langagiers chez des adolescents autistes sans déficit intellectuel</w:t>
               </w:r>
@@ -1928,489 +1928,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions interactionnelles en milieux de scolarisation hospitalière et scolaire: de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés</w:t>
+                <w:t xml:space="preserve">Tensions interactionnelles en milieu de scolarisation hospitalière et scolaire : de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia de Martino</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Rôle des pratiques langagières dans la constitution des espaces sociaux pluriels d’aujourd’hui Actes du colloque VALS-ASLA 2012 (Lausanne, 1-3 février 2012), pp.151-169</w:t>
+              <w:t xml:space="preserve">, 2013, pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845987v2</w:t>
+                <w:t xml:space="preserve">hal-01148793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions interactionnelles en milieu de scolarisation hospitalière et scolaire : de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés.</w:t>
+                <w:t xml:space="preserve">Tensions interactionnelles en milieux de scolarisation hospitalière et scolaire: de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demartino Sonia</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.151-169</w:t>
+              <w:t xml:space="preserve">, 2013, Rôle des pratiques langagières dans la constitution des espaces sociaux pluriels d’aujourd’hui Actes du colloque VALS-ASLA 2012 (Lausanne, 1-3 février 2012), pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148793v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’enseignement du lexique en familles de mots sur la constitution du lexique orthographique</w:t>
+                <w:t xml:space="preserve">Premier étalonnage pour évaluer un déficit dans le traitement de la métaphore chez des enfants présentant un syndrome d’Asperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lions</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Radmacher</w:t>
+                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 155/156, pp. 169-181</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, Tome II (117), pp.208-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302290v1</w:t>
+                <w:t xml:space="preserve">hal-01276099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écrit universitaire à l’écrit professionnel : comment favoriser le passage de l’écriture heuristique et scientifique à l’écriture professionnelle ?</w:t>
+                <w:t xml:space="preserve">Influence de l’enseignement du lexique en familles de mots sur la constitution du lexique orthographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Beaudet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Radmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (30), pp.169-196</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155/156, pp. 169-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149338v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier étalonnage pour évaluer un déficit dans le traitement de la métaphore chez des enfants présentant un syndrome d’Asperger</w:t>
+                <w:t xml:space="preserve">De l’écrit universitaire à l’écrit professionnel : comment favoriser le passage de l’écriture heuristique et scientifique à l’écriture professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Poinso</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, Tome II (117), pp.208-214</w:t>
+              <w:t xml:space="preserve">Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (30), pp.169-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276099v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi des logatomes dans l'évaluation linguistique de l'aphasie de Broca ?</w:t>
               </w:r>
@@ -2828,51 +2828,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3078,2298 +3078,2311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gestes langagiers interactionnels comme gestes professionnels au service de la transmission de pratiques langagières en école maternelle (élèves âgés de 2ans ½ à 4 ans)</w:t>
+                <w:t xml:space="preserve">Pratiques langagières inclusives en ULIS TSA : de l’expérience conjointe à la production conjointe (Atelier EduPratLang).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEvaPP (Gestes professionnels et choix méthodologiques). ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal, France</w:t>
+              <w:t xml:space="preserve">Communication au XXe Congrès de l’AIFREF (Association Internationale de Formation et de Recherche en Education Familiale). Biennale internationale de l’éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, Conservatoire National des Arts et Métiers (CNAM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101373v1</w:t>
+                <w:t xml:space="preserve">hal-05609768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simplification de document : de la mise en mots à la mise en scène lisible et visible</w:t>
+                <w:t xml:space="preserve">Les gestes langagiers interactionnels comme gestes professionnels au service de la transmission de pratiques langagières en école maternelle (élèves âgés de 2ans ½ à 4 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Théories et Réalités en Traduction et Rédaction 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Udine, Italie</w:t>
+              <w:t xml:space="preserve">GEvaPP (Gestes professionnels et choix méthodologiques). ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905400v1</w:t>
+                <w:t xml:space="preserve">hal-04101373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the teacher’s language increase or reduce the conflict?</w:t>
+                <w:t xml:space="preserve">La simplification de document : de la mise en mots à la mise en scène lisible et visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Hawaii International Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, HONOLULU, United States</w:t>
+              <w:t xml:space="preserve">Colloque international Théories et Réalités en Traduction et Rédaction 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Udine, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428387v1</w:t>
+                <w:t xml:space="preserve">hal-03905400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation et/ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle</w:t>
+                <w:t xml:space="preserve">How does the teacher’s language increase or reduce the conflict?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Reformuler, une question de genres ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiation (Crem; Université de Lorraine); Centro de Linguística da Universidade Nova de Lisboa (CLUNL); Universidade NOVA de Lisboa; Clup; Universidade do Porto, Jun 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">18th Annual Hawaii International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, HONOLULU, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196437v1</w:t>
+                <w:t xml:space="preserve">hal-02428387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre lecture et écriture dans l’acquisition d’une expertise en formation à distance en master de rédaction professionnelle : étude empirique.</w:t>
+                <w:t xml:space="preserve">Reformulation et/ou brouillage : le cas de la gestion d’un mandat de rédaction professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Writing Research Across Borders (WRAB) IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">Colloque international Reformuler, une question de genres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiation (Crem; Université de Lorraine); Centro de Linguística da Universidade Nova de Lisboa (CLUNL); Universidade NOVA de Lisboa; Clup; Universidade do Porto, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476880v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la métaphore du CM2 à la 5ème : étalonnage d'une batterie imagée en langue française.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction entre lecture et écriture dans l’acquisition d’une expertise en formation à distance en master de rédaction professionnelle : étude empirique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Symposium international sur la littératie à l’école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Denis Alamargot, ESPE de l'Académie de Créteil, Laboratoire CHArt, Université Paris-Est Créteil (UPEC) (France), Marie-France Morin, Faculté d’éducation, Chaire de recherche sur l'apprentissage de la lecture et de l'écriture chez le jeune enfant, CREALEC, Université de Sherbrooke (Québec, Canada) &amp; Carolina Gonçalves, Escola Superior de Educação de Lisboa - Laboratory CICS.NOVA, Universidade Nova de Lisboa, (Portugal)., Jun 2017, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Colloque Writing Research Across Borders (WRAB) IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555317v1</w:t>
+                <w:t xml:space="preserve">hal-01476880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition de la métaphore du CM2 à la 5ème : étalonnage d'une batterie imagée en langue française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
+              <w:t xml:space="preserve">Troisième Symposium international sur la littératie à l’école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Alamargot, ESPE de l'Académie de Créteil, Laboratoire CHArt, Université Paris-Est Créteil (UPEC) (France), Marie-France Morin, Faculté d’éducation, Chaire de recherche sur l'apprentissage de la lecture et de l'écriture chez le jeune enfant, CREALEC, Université de Sherbrooke (Québec, Canada) &amp; Carolina Gonçalves, Escola Superior de Educação de Lisboa - Laboratory CICS.NOVA, Universidade Nova de Lisboa, (Portugal)., Jun 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462131v1</w:t>
+                <w:t xml:space="preserve">hal-01555317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462169v1</w:t>
+                <w:t xml:space="preserve">hal-01462131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462232v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
+                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
+              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846109v1</w:t>
+                <w:t xml:space="preserve">hal-01462232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une e-Formation en littératie de haut niveau en questions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRIGONE; CIREL, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149326v1</w:t>
+                <w:t xml:space="preserve">hal-01498889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289201v1</w:t>
+                <w:t xml:space="preserve">hal-01498835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
+                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
+              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498834v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498836v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une e-Formation en littératie de haut niveau en questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
+              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRIGONE; CIREL, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498829v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846048v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la possibilité d’une e-formation en littératie de haut niveau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289198v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498889v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498835v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498830v1</w:t>
+                <w:t xml:space="preserve">hal-01846048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+                <w:t xml:space="preserve">De la possibilité d’une e-formation en littératie de haut niveau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846108v1</w:t>
+                <w:t xml:space="preserve">hal-01289198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500731v1</w:t>
+                <w:t xml:space="preserve">hal-01846108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507645v1</w:t>
+                <w:t xml:space="preserve">hal-01500731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
+                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
+              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148728v1</w:t>
+                <w:t xml:space="preserve">hal-01507645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès Mondial de Recherches sur l’Écriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148801v1</w:t>
+                <w:t xml:space="preserve">halshs-01148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
               </w:r>
@@ -5385,1371 +5398,1453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale au troisième Congrès Mondial de Recherches sur l’Écriture Writing Research Across Borders III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest – Nanterre La Défense., Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès Mondial de Recherches sur l’Écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846046v1</w:t>
+                <w:t xml:space="preserve">hal-01148801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emmêler et démêler la parole : la relation de soin à l'épreuve de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Besançon, France. non paginé</w:t>
+              <w:t xml:space="preserve">Communication orale au troisième Congrès Mondial de Recherches sur l’Écriture Writing Research Across Borders III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest – Nanterre La Défense., Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507654v1</w:t>
+                <w:t xml:space="preserve">hal-01846046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Emmêler et démêler la parole : la relation de soin à l'épreuve de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Besançon, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846038v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
+                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149182v1</w:t>
+                <w:t xml:space="preserve">hal-01846038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur pour une meilleure finalité du document lu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude La répétition lexicale : approche discursive et pragmatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510198v1</w:t>
+                <w:t xml:space="preserve">hal-01149182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les enjeux sémantiques des actes de langage menaçants en classe : de la menace argumentative positive (AL rassurants) à la menace polémique négative (AL menaçants)</w:t>
+                <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur pour une meilleure finalité du document lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Représentations du sens en linguistique (RSL VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude La répétition lexicale : approche discursive et pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510212v1</w:t>
+                <w:t xml:space="preserve">hal-01510198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rédigeur au rédacteur : vers une définition de l'écriture professionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+                <w:t xml:space="preserve">Comprendre les enjeux sémantiques des actes de langage menaçants en classe : de la menace argumentative positive (AL rassurants) à la menace polémique négative (AL menaçants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies d'écriture, Stratégies d'apprentissage de la maternelle à l'Université : colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFM d'Alsace; LiLPa (EA 1339, Equipe didactique des langues); Université de Strasbourg, Mar 2012, Colmar, France</w:t>
+              <w:t xml:space="preserve">Colloque Représentations du sens en linguistique (RSL VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841079v1</w:t>
+                <w:t xml:space="preserve">hal-01510212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Du rédigeur au rédacteur : vers une définition de l'écriture professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Selja Seppälä</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Stratégies d'écriture, Stratégies d'apprentissage de la maternelle à l'Université : colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM d'Alsace; LiLPa (EA 1339, Equipe didactique des langues); Université de Strasbourg, Mar 2012, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989473v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846043v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149192v1</w:t>
+                <w:t xml:space="preserve">hal-01846043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du lexique des langues romanes à l'aide d'une ressource lexicale fondée sur la notion de familles et séries de mots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabil Hathout</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Computer Assisted Language Learning (EUROCALL 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989470v1</w:t>
+                <w:t xml:space="preserve">hal-01149192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for Linking Stems and Conceptual Fragments to Enhance word Access</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Apprentissage du lexique des langues romanes à l'aide d'une ressource lexicale fondée sur la notion de familles et séries de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International Conference on 'Language Resources and Evaluation (LREC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Valetta, Malta. pp.2263--2268</w:t>
+              <w:t xml:space="preserve">European Association for Computer Assisted Language Learning (EUROCALL 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480442v1</w:t>
+                <w:t xml:space="preserve">hal-00989470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion sémantique dans des familles morpho-phonologiques : éléments théoriques et empiriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
+                <w:t xml:space="preserve">A Tool for Linking Stems and Conceptual Fragments to Enhance word Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tichit</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th International Conference on 'Language Resources and Evaluation (LREC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Valetta, Malta. pp.2263--2268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198420v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring semantics from structured corpora to enrich an existing lexicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Dispersion sémantique dans des familles morpho-phonologiques : éléments théoriques et empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic lexicography in the 21st century: new applications for new users (eLEX-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198427v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acquiring semantics from structured corpora to enrich an existing lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic lexicography in the 21st century: new applications for new users (eLEX-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">POLYMOTS : une base de données de constructions dérivationnelles en français à partir de radicaux phonologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6759,78 +6854,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation au souffle en milieu scolaire : un atelier d’éducation à la langue orale pour des élèves autistes (6-11 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6845,181 +6940,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technique belcantiste (SSP, souffle, son, prononciation) au service d’un entraînement de la voix projetée pour les enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deveze Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées de phonétique clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online learning and adviced literacy training: an evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7048,73 +7143,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALAPP « Language, discourse and action in professional practice"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What literary, linguistic and psycholinguistic concepts are useful to train professional writers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7156,51 +7251,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Linguistics and Professional Practice, 4th International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7210,51 +7305,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, gestes et parole pour entrer dans la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7263,73 +7358,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">yapaka.be. https://www.yapaka.be/sites/yapaka.be/files/publication/ta-145-web.pdf, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La portée du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7338,126 +7433,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yapaka.be, http://www.yapaka.be/livre/la-portee-du-langage, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels en langue orale. Cycle 1, 2 et 3. Fonction patrimoniale du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,187 +7560,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris. Retz, 136 p., 2018, 9782725638287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix et gestes professionnels. La fonction patrimoniale du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Retz, 2017, 978-2-7256-3542-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7654,420 +7749,420 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémento du Rédacteur Professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUP, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-02135303v1</w:t>
+                <w:t xml:space="preserve">hal-01149202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémento du Rédacteur Professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PUP, 2014</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Rey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124, 2014, 9782853999472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149202v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détresse langagière chez l'enfant: nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, 140 pp., 2013, Langues et langage, 9782853998697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques sociales et didactiques des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l’Université de Provence. collection Langues et écritures, 2007, 978-2-85399-674-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8077,51 +8172,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativité des choix de simplification par un rédacteur professionnel lors de la révision de documents administratifs numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8154,73 +8249,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle CLERC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication écrite Etat-Citoyens : défis numériques, perspectives rédactologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Laval, p. 97-128, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme et pratiques langagières : Analyse linguistique des interactions verbales entre éducateurs spécialisés et adultes avec T.S.A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Demartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8249,185 +8344,185 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, SHS Web Conf., https://doi.org/10.1051/shsconf/20207801001, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02931359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension des métaphores de 8 à 14 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Fournel, A., Simon, J-P., Lagrange-Lanaspre, S. &amp; Colleta, J.-M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosopher avec les enfants. Fabrique de l’apprendre. Fabrique du savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal : Sphère Educative., pp.121-157, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8460,73 +8555,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Kauffer &amp; Y. Kerommes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches théoriques et empiriques en phraséologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stauffenburg Verlag GmbH, pp.265-278, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8546,73 +8641,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Demartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8621,295 +8716,295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
+                <w:t xml:space="preserve">The Issue of Professional Writing in the 21st Century : Multidisciplinary Tools for High-Level Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Plane, C. Bazerman, F. Rondelli, C. Donahue, A. Applebee, C. Boré, P. Carlino, M. Marquillo Larruly, P. Rogers et D. Russels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.367-392, 2017</w:t>
+              <w:t xml:space="preserve">Research on writing : Multiples Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The WAC Clearinghouse &amp; Centre de Recherche sur les Médiations, https://wac.colostate.edu/books/wrab2014/, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822086v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Issue of Professional Writing in the 21st Century : Multidisciplinary Tools for High-Level Writing</w:t>
+                <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">S. Plane, C. Bazerman, F. Rondelli, C. Donahue, A. Applebee, C. Boré, P. Carlino, M. Marquillo Larruly, P. Rogers et D. Russels. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on writing : Multiples Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The WAC Clearinghouse &amp; Centre de Recherche sur les Médiations, https://wac.colostate.edu/books/wrab2014/, 2017</w:t>
+              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.367-392, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465241v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et formation universitaire à distance en rédaction professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8942,73 +9037,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Bourgatte; Michaël Ferloni; Laurent Tessier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles Humanités Numériques pour l’éducation?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MkF éditions, pp.54-56, 2016, Les Essais numériques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sémantiques des actes de langage menaçants en classe : de la menace argumentative positive à la menace polémique négative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9028,73 +9123,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Galatanu; Ana-Maria Cozma; Abdelhadi Bellachhab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations du sens linguistique : les interfaces de la complexité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Peter Lang, pp.321-336, 2016, GRAMM-R, 9782875743466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels et des écrits professionnels : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9127,73 +9222,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Beaudet C. &amp; Rey V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.73-86, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9216,96 +9311,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Demartino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Auger et Christina Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence verbale et école.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-119, 2015, Enfance et langages. 978-2-343-04841-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9338,73 +9433,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Auger; Christina Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence verbale et école.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de politesse interactionnelle et de coopération dans des écrits fonctionnels ou des écrits professionnels : étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9437,73 +9532,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaudet Céline; Rey Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures expertes en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9532,73 +9627,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en écriture : regards pluriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Université de Lorraine - CREM, pp.495-513, 2015, Recherches Textuelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture professionnelle : un bel enjeu didactique au croisement de la littérature, de la rhétorique et de la linguistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9631,73 +9726,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaudet Céline; Rey Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures expertes en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture professionnelle : un bel enjeu didactique au croisement de la littérature, de la rhétorique et de la linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9730,73 +9825,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Beaudet C. &amp; Rey V. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures expertes en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, : Presses Universitaires de Provence, pp.253-263, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à distance au métier de rédacteur professionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9816,73 +9911,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karsenti, T., Coulibaly, M., Depover, C., Fauguet, J.-L., Garry, R.-P., Komis, V., Moukkadam, D., Ngoy Bitambile, B. F., Petrovici, C; Quang Thuan, N., Russbach, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème ouvrage collectif du Rifeff. La francophonie universitaire en question.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur- énonciation dans l'interaction entre enseignant et élève(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9892,105 +9987,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Neveu, Peter Blumenthal, Linda Hriba, Annette Gerstenberg, Judith Meinschaefer et Sophie Prévost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.2165-2178 2014, SHS Web of Conferences, 978-2-7598-1289-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de tensions interactionnelles à l’école primaire (milieu scolaire traditionnel et milieu scolaire hospitalier) : relation interpersonnelle, gabarits de langue, compétences langagières et effet miroir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10019,147 +10114,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence verbale et école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de bouche à oreilles : le cas de Polymots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches sociolinguistiques et didactiques : études offerte à Alain Giacomi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2011, 2-296-13991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10227,51 +10322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4CE4014"/>
+    <w:nsid w:val="9BBB8474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10458,51 +10553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-veronique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05655057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lions" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Radmacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alberny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kanta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delahaie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Vol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149195v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939267v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giacomi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-veronique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05655057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lions" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Radmacher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alberny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kanta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delahaie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Vol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giacomi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>