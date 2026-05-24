--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -977,706 +977,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu de la rédaction professionnelle au XXIème siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction de l’ethos discursif et rapport à l’écriture de futurs rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Textuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1042849ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853825v1</w:t>
+                <w:t xml:space="preserve">hal-01645873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’ethos discursif et rapport à l’écriture de futurs rédacteurs professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27 (02015), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1042849ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01645873v1</w:t>
+                <w:t xml:space="preserve">hal-01462167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction pragmatique de la ponctuation dans la rédaction professionnelle : une étude de cas</w:t>
+                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37/1, pp.83-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20162702015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462167v1</w:t>
+                <w:t xml:space="preserve">hal-01845944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner une expertise en écriture professionnelle, en formation à distance : Etude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37/1, pp.83-98</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845944v1</w:t>
+                <w:t xml:space="preserve">hal-01845952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : un moyen d'entraînement de la langue orale à l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La rééducation neuropsychologique dans les troubles cognitifs chez l’enfant, 141, pp.251-258</w:t>
+              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sistemi e strategie di affermazione nella interazione, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845952v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d'enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testi e linguaggi: Rivista di studi letterari, linguistici e filologici dell'Università di Salerno</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'écriture professionnelle, 171-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515370v1</w:t>
+                <w:t xml:space="preserve">hal-01845851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d'enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enjeu de la rédaction professionnelle au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Recherches en écriture : regards pluriels., 13, pp.497-515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.3223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845851v1</w:t>
+                <w:t xml:space="preserve">hal-01853825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction patrimoniale du langage : une remédiation des troubles langagiers chez des adolescents autistes sans déficit intellectuel</w:t>
               </w:r>
@@ -1928,489 +1928,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions interactionnelles en milieu de scolarisation hospitalière et scolaire : de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés.</w:t>
+                <w:t xml:space="preserve">Tensions interactionnelles en milieux de scolarisation hospitalière et scolaire: de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demartino Sonia</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Martino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.151-169</w:t>
+              <w:t xml:space="preserve">, 2013, Rôle des pratiques langagières dans la constitution des espaces sociaux pluriels d’aujourd’hui Actes du colloque VALS-ASLA 2012 (Lausanne, 1-3 février 2012), pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148793v1</w:t>
+                <w:t xml:space="preserve">hal-01845987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions interactionnelles en milieux de scolarisation hospitalière et scolaire: de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés</w:t>
+                <w:t xml:space="preserve">Tensions interactionnelles en milieu de scolarisation hospitalière et scolaire : de la détresse langagière aux pratiques langagières relationnelles et médiatrices favorisant des espaces sociaux apaisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia de Martino</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Rôle des pratiques langagières dans la constitution des espaces sociaux pluriels d’aujourd’hui Actes du colloque VALS-ASLA 2012 (Lausanne, 1-3 février 2012), pp.151-169</w:t>
+              <w:t xml:space="preserve">, 2013, pp.151-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845987v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier étalonnage pour évaluer un déficit dans le traitement de la métaphore chez des enfants présentant un syndrome d’Asperger</w:t>
+                <w:t xml:space="preserve">Influence de l’enseignement du lexique en familles de mots sur la constitution du lexique orthographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Poinso</w:t>
+                <w:t xml:space="preserve">L Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Radmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, Tome II (117), pp.208-214</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155/156, pp. 169-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276099v1</w:t>
+                <w:t xml:space="preserve">hal-01302290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’enseignement du lexique en familles de mots sur la constitution du lexique orthographique</w:t>
+                <w:t xml:space="preserve">De l’écrit universitaire à l’écrit professionnel : comment favoriser le passage de l’écriture heuristique et scientifique à l’écriture professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Radmacher</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 155/156, pp. 169-181</w:t>
+              <w:t xml:space="preserve">Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (30), pp.169-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302290v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’écrit universitaire à l’écrit professionnel : comment favoriser le passage de l’écriture heuristique et scientifique à l’écriture professionnelle ?</w:t>
+                <w:t xml:space="preserve">Premier étalonnage pour évaluer un déficit dans le traitement de la métaphore chez des enfants présentant un syndrome d’Asperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Beaudet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demartino Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (30), pp.169-196</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, Tome II (117), pp.208-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149338v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi des logatomes dans l'évaluation linguistique de l'aphasie de Broca ?</w:t>
               </w:r>
@@ -2970,230 +2970,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Inclusive Practice in a school setting An Oral Language Education Workshop for Non-Verbal and Minimally Verbal Autistic Children Aged 6 to 11 Years Old</w:t>
+                <w:t xml:space="preserve">Pratiques langagières inclusives en ULIS TSA : de l’expérience conjointe à la production conjointe (Atelier EduPratLang).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Dias Batista Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Hawaii International Conference on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Honolulu (HI), United States</w:t>
+              <w:t xml:space="preserve">Communication au XXe Congrès de l’AIFREF (Association Internationale de Formation et de Recherche en Education Familiale). Biennale internationale de l’éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, Conservatoire National des Arts et Métiers (CNAM), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454252v1</w:t>
+                <w:t xml:space="preserve">hal-05609768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques langagières inclusives en ULIS TSA : de l’expérience conjointe à la production conjointe (Atelier EduPratLang).</w:t>
+                <w:t xml:space="preserve">Innovative Inclusive Practice in a school setting An Oral Language Education Workshop for Non-Verbal and Minimally Verbal Autistic Children Aged 6 to 11 Years Old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dias Batista Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au XXe Congrès de l’AIFREF (Association Internationale de Formation et de Recherche en Education Familiale). Biennale internationale de l’éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Paris, Conservatoire National des Arts et Métiers (CNAM), France</w:t>
+              <w:t xml:space="preserve">24th Annual Hawaii International Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Honolulu (HI), United States. https://hiceducation.org/wp-content/uploads/2026/04/EDU2026.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609768v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes langagiers interactionnels comme gestes professionnels au service de la transmission de pratiques langagières en école maternelle (élèves âgés de 2ans ½ à 4 ans)</w:t>
               </w:r>
@@ -3743,1646 +3743,1646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
+              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462131v1</w:t>
+                <w:t xml:space="preserve">hal-01462232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La didactique de la rédaction professionnelle, entre savoirs universitaires et pratiques sociales de référence : le cas des communiqués et dossiers de presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Enseignement et apprentissage de l'écriture de la maternelle à l'université et tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462169v1</w:t>
+                <w:t xml:space="preserve">hal-01462131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographe lexicale et morphologie dérivationnelle : expérience pilote auprès de 120 élèves de 11-13 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : corps, gestes et voix en conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jallet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conscience morphologique et sa contribution au développement de la littératie. 84ème congrès de l'Association Canadienne Francophone pour le Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Prise de conscience dans la situation d'enseignement : corps, gestes et paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462232v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498889v1</w:t>
+                <w:t xml:space="preserve">hal-01498836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498835v1</w:t>
+                <w:t xml:space="preserve">hal-01498829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498830v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans).</w:t>
+                <w:t xml:space="preserve">Une e-Formation en littératie de haut niveau en questions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, Canada</w:t>
+              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRIGONE; CIREL, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846109v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une e-Formation en littératie de haut niveau en questions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TRIGONE; CIREL, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149326v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole polytechnique, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289201v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir une expertise en formation à distance en écriture professionnelle : étude de cas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes " L'écriture de haut niveau : de la conception du texte à sa réalisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marseille, France. non paginé</w:t>
+              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498834v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique lexicale et éveil à l'écrit en grande section d'école maternelle (élèves scolarisés en France et âgés de 5 ans)</w:t>
+                <w:t xml:space="preserve">De la possibilité d’une e-formation en littératie de haut niveau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium inernational sur la littératie à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis</w:t>
+              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498836v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'affirmation et gestion (co)-énonciative de la tension verbale dans l'interaction didactique</w:t>
+                <w:t xml:space="preserve">Vertical enunciation issues (teacher / pupils) in school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes "Systèmes et stratégies d'affirmation dans l'interaction Approche descriptive et contrastive"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salerne, France</w:t>
+              <w:t xml:space="preserve">ALAPP 5th International Conference - Language, discourse and action in professional practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498829v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau dispositif d’enseignement, le blablatexte, au service de la formation des rédacteurs professionnels.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l'entraînement de la fonction patrimoniale du langage sur la mémoire verbale de travail auprès d'enfants de 5-7 ans : vers une réflexion didactique de la langue orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Colloque International, Ecole Polytechnique « Le français écrit au siècle du numérique : enseignement et apprentissage ». </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des Langues et Cultures. Oct 2015, Ecole Polytechnique-Université Paris Saclay, France. France</w:t>
+              <w:t xml:space="preserve">Symposium international sur la littératie à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montford, États-Unis. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846048v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la possibilité d’une e-formation en littératie de haut niveau.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les normes linguistiques de la gestion de la tension chez l'enseignant dans l'espace de la classe en école primaire : de la variation individuelle à la mise en danger de la relation interdiscursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Formation des adultes et des jeunes adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Normes linguistiques et textuelles : émergence, variations, conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289198v1</w:t>
+                <w:t xml:space="preserve">hal-01498830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
+                <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846108v1</w:t>
+                <w:t xml:space="preserve">halshs-01148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500731v1</w:t>
+                <w:t xml:space="preserve">hal-01846108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
+                <w:t xml:space="preserve">L'enjeu de la rédaction professionnelle au XXIème siècle : des outils pluridisciplinaires au service d'une écriture de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
+              <w:t xml:space="preserve">Troisième Congrès Mondial de Recherches sur l'Écriture Writing Research Across Borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507645v1</w:t>
+                <w:t xml:space="preserve">hal-01500731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montée en tension, répétition lexicale, co-énonciation et sur-énonciation dans l'interaction entre enseignant et élève(s)</w:t>
+                <w:t xml:space="preserve">Ecriture professionnelle et phraséologie : choix du figement et relation interdiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès mondial de linguistique française (CMLF-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neveu, Franck; Blumenthal, Peter; Hriba, Linda; Gerstenberg, Anette; Meinschaefer, Judith; Prévost, Sophie, Jul 2014, Berlin, Allemagne. pp. 2165-2178</w:t>
+              <w:t xml:space="preserve">Colloque international organisé par le GLFA, groupe de lexicographie franco-allemande de l'Université de Lorraine / CNRS-ATILF. Approches théoriques et empiriques en phraséologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nancy, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148728v1</w:t>
+                <w:t xml:space="preserve">hal-01507645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détresse langagière et conscience morphologique à travers la dictée à l’adulte en grande section de maternelle (élèves âgés de 5 ans).</w:t>
               </w:r>
@@ -5647,191 +5647,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
+                <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846038v1</w:t>
+                <w:t xml:space="preserve">hal-01149182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale en question : approche communicationnelle et langagière.</w:t>
+                <w:t xml:space="preserve">Approche communicationnelle et langagière: la fonction patrimoniale en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque du réseau e-toile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREDO, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque du réseau e-toile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS-Paris, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149182v1</w:t>
+                <w:t xml:space="preserve">hal-01846038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture professionnelle et contexte de tension : la répétition, un outil d'orientation co-énonciatif du lecteur pour une meilleure finalité du document lu</w:t>
               </w:r>
@@ -6096,355 +6096,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989473v1</w:t>
+                <w:t xml:space="preserve">hal-01149192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Romain</w:t>
+                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846043v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière</w:t>
+                <w:t xml:space="preserve">L’effet miroir en classe : violence verbale, relation interpersonnelle et maîtrise langagière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RECIFES; EMA, Dec 2011, Arras, France</w:t>
+              <w:t xml:space="preserve">Colloque international Violence à l’école. Normes et professionnalités en question.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Arras. Dec 2011, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149192v1</w:t>
+                <w:t xml:space="preserve">hal-01846043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du lexique des langues romanes à l'aide d'une ressource lexicale fondée sur la notion de familles et séries de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6482,51 +6482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Linking Stems and Conceptual Fragments to Enhance word Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demartino Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yapaka.be, http://www.yapaka.be/livre/la-portee-du-langage, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7508,51 +7508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels en langue orale. Cycle 1, 2 et 3. Fonction patrimoniale du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7609,51 +7609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix et gestes professionnels. La fonction patrimoniale du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7785,214 +7785,214 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémento du Rédacteur Professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PUP, 2014</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Rey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124, 2014, 9782853999472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149202v1</w:t>
+                <w:t xml:space="preserve">hal-02135303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémento du Rédacteur Professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUP, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02135303v1</w:t>
+                <w:t xml:space="preserve">hal-01149202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détresse langagière chez l'enfant: nouvelles perspectives</w:t>
               </w:r>
@@ -8585,410 +8585,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Demartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933604v1</w:t>
+                <w:t xml:space="preserve">hal-01933600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fonction patrimoniale du langage : de la relation de soin à la remédiation des troubles de la pragmatique chez des adolescents avec Autisme sans DI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques langagières au cœur de la relation de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Poinso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Ploog, S. Mariani-Rousset et S. Equoy Hutin (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.213-232, 2018</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.169-185, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933600v1</w:t>
+                <w:t xml:space="preserve">hal-01933604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Issue of Professional Writing in the 21st Century : Multidisciplinary Tools for High-Level Writing</w:t>
+                <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">S. Plane, C. Bazerman, F. Rondelli, C. Donahue, A. Applebee, C. Boré, P. Carlino, M. Marquillo Larruly, P. Rogers et D. Russels. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on writing : Multiples Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The WAC Clearinghouse &amp; Centre de Recherche sur les Médiations, https://wac.colostate.edu/books/wrab2014/, 2017</w:t>
+              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.367-392, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465241v1</w:t>
+                <w:t xml:space="preserve">hal-01822086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation entre pairs au collège : principe de négociation et pratiques langagières au service d’une montée en tension négociée.</w:t>
+                <w:t xml:space="preserve">The Issue of Professional Writing in the 21st Century : Multidisciplinary Tools for High-Level Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">I.-A. Mateiu (Ed.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Plane, C. Bazerman, F. Rondelli, C. Donahue, A. Applebee, C. Boré, P. Carlino, M. Marquillo Larruly, P. Rogers et D. Russels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La violence verbale : description, processus, effets discursifs et psycho-sociaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire de l’Université Babeş-Bolyai, pp.367-392, 2017</w:t>
+              <w:t xml:space="preserve">Research on writing : Multiples Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The WAC Clearinghouse &amp; Centre de Recherche sur les Médiations, https://wac.colostate.edu/books/wrab2014/, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822086v1</w:t>
+                <w:t xml:space="preserve">hal-01465241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et formation universitaire à distance en rédaction professionnelle</w:t>
               </w:r>
@@ -10322,51 +10322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BBB8474"/>
+    <w:nsid w:val="2D5BCED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10553,51 +10553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-veronique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05655057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lions" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Radmacher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alberny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kanta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delahaie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Vol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149326v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giacomi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rey-veronique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05655057X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247604v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1974-4382/22592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demartino Sonia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7754" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01736959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184601004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3410" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042849ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845952v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485302v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Demartino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845987v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Martino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lions" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Radmacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alberny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Kanta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delahaie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Vol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sargeac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ja&#235;ck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dias Batista Monticelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deveze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149326v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Girardot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poinso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deveze Jean-Louis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845746v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845752v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Riera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Baldo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memento-du-redacteur-professionnel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gomila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giacomi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933604v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465241v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148791v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.shs-conferences.org/articles/shsconf/pdf/2014/05/shsconf_cmlf14_01062.pdf p. 2165-2178 " TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801062" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>