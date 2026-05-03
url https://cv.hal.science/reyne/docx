--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -348,360 +348,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral and immune dynamics of genital human papillomavirus infections in young women with high temporal resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Reyné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tessandier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsukushi Kamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002949⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906921v1</w:t>
+                <w:t xml:space="preserve">hal-05283311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Reyné</w:t>
+                <w:t xml:space="preserve">Viral and immune dynamics of genital human papillomavirus infections in young women with high temporal resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsukushi Kamiya</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massilva Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283311v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does exposure to different menstrual products affect the vaginal environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkay Başak Uysal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -746,399 +746,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t>
+                <w:t xml:space="preserve">Principles of mathematical epidemiology and compartmental modelling application to COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Selinger</w:t>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.7. </w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.101017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2021.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629334v1</w:t>
+                <w:t xml:space="preserve">hal-03859869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t>
+                <w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyab269⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056156v1</w:t>
+                <w:t xml:space="preserve">hal-03629334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of mathematical epidemiology and compartmental modelling application to COVID-19</w:t>
+                <w:t xml:space="preserve">Corrigendum to: Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (1), pp.101017. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (2), pp.689-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2021.101017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859869v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t>
               </w:r>
@@ -1150,77 +1150,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t>
@@ -1271,90 +1271,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (6), pp.1788-1794. </w:t>
@@ -1418,77 +1418,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Lia Murall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (51), pp.8167-8174. </w:t>
@@ -1558,64 +1558,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with human papillomavirus (HPV) virus load variations in genital infections in young women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsukushi Kamyia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,103 +1676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral and immune dynamics of HPV genital infections in young women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massilva Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1820,77 +1820,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 3, Centre national de la recherche scientifique (CNRS); Institut de Recherche pour le Développement (IRD); Université de Montpellier. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2579,51 +2579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="279F7AD5"/>
+    <w:nsid w:val="5D2A7A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2810,51 +2810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reyne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4899-1240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/samuel-alizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/mircea-t-sofonea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002949" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Ba&#351;ak Uysal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16678" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Sofonea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.101017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonch&#233; Danesh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04841158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reyne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4899-1240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/samuel-alizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/mircea-t-sofonea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Ba&#351;ak Uysal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16678" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.101017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Sofonea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonch&#233; Danesh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04841158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>