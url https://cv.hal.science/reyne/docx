--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -17,50 +17,56 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bastien Reyné </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postdoctorant</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -85,122 +91,164 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4899-1240</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1oTd--AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">AGO-3958-2022</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je suis actuellement postdoctorant dans l'équipe SISTM au Bordeaux Population Health. Je travaille sur la modélisation intra-hôte de l'hépatite B chronique avec Mélanie Prague et Linda Wittkop.</w:t>
+        <w:t xml:space="preserve">Je suis actuellement postdoctorant dans l'équipe EEE (au CEFE) travaillant avec Sylvain Gandon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">J'ai effectuté ma thèse dans l'équipe ETE au sein du labo MIVEGEC. J'y ai été supervisé par </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Samuel Alizon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Mircea T. Sofonea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">. J'ai poursuivi par un premier postdoc dans l'équipe SISTM au Bordeaux Population Health. Je travaille sur la modélisation intra-hôte de l'hépatite B chronique avec Mélanie Prague et Linda Wittkop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -223,1318 +271,1318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutant emergence timing and population immunisation status impact epidemiological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 608, pp.112140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaky or polarised immunity: Non-Markovian modelling highlights the impact of immune memory assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsukushi Kamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (8), pp.e1013399. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral and immune dynamics of genital human papillomavirus infections in young women with high temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massilva Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (1), pp.e3002949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does exposure to different menstrual products affect the vaginal environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkay Başak Uysal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, EVOLUTIONARY ECOLOGY OF HUMAN‐ASSOCIATED MICROBES, 32 (10), pp.2592-2601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.16678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of mathematical epidemiology and compartmental modelling application to COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2021.101017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03859869v1</w:t>
+                <w:t xml:space="preserve">hal-03629334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Markovian modelling highlights the importance of age structure on Covid-19 epidemiological dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to: Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (2), pp.689-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2022008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03629334v1</w:t>
+                <w:t xml:space="preserve">hal-04056156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Principles of mathematical epidemiology and compartmental modelling application to COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.101017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2021.101017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyab269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056156v1</w:t>
+                <w:t xml:space="preserve">hal-03859869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory is key in capturing COVID-19 epidemiological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.100459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing different exposures identifies that wearing masks and establishing COVID-19 areas reduce secondary-attack risk in aged-care facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (6), pp.1788-1794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ije/dyab121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPV cervical infections and serological status in vaccinated and unvaccinated women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Lia Murall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (51), pp.8167-8174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1544,484 +1592,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with human papillomavirus (HPV) virus load variations in genital infections in young women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsukushi Kamyia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Supplisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lia Murall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral and immune dynamics of HPV genital infections in young women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massilva Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological monitoring and control perspectives: application of a parsimonious modelling framework to the COVID-19 dynamics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rt2: computing and visualising COVID-19 epidemics temporal reproduction number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonché Danesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2031,100 +2079,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et application de formalismes non-markoviens en épidémiologie : l’épidémie de SARS-CoV-2 comme exemple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Montpellier, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UMONG056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04841158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2134,213 +2182,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites et délais dans l’estimation du nombre de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 5, Centre National de la Recherche Scientifique (CNRS); Institut de recherche pour le développement (IRD); Université de Montpellier (UM), FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’épidémie de COVID-19 : modèle SEAIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Selinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 3, Centre national de la recherche scientifique (CNRS); Institut de Recherche pour le Développement (IRD); Université de Montpellier. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2350,168 +2398,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mango tree – blossom gall midge system: in-silico assessment of its functioning and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Reyné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saint Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial conference of the international society for ecological modelling (ISEM).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2579,51 +2627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D2A7A64"/>
+    <w:nsid w:val="6B02FB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2810,51 +2858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reyne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4899-1240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/samuel-alizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/mircea-t-sofonea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002949" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Ba&#351;ak Uysal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16678" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.101017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Sofonea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonch&#233; Danesh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04841158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reyne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4899-1240" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1oTd--AAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AGO-3958-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/samuel-alizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/mircea-t-sofonea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/ramses-djidjou-demasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alizon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamiya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Selinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massilva Rahmoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Ba&#351;ak Uysal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grasset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16678" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2022008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Sofonea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.101017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001077v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.10.078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonch&#233; Danesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04841158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG056" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>