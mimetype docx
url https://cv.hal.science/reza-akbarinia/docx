--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -5095,235 +5095,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02265729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Top-k Query Processing in Distributed Systems</w:t>
+                <w:t xml:space="preserve">Top-k Query Processing over Distributed Sensitive Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par: European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.281-292, </w:t>
+              <w:t xml:space="preserve">22nd International Database Engineering &amp; Applications Symposium (IDEAS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.208-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3216122.3216153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01886160v1</w:t>
+                <w:t xml:space="preserve">lirmm-03131321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-k Query Processing over Distributed Sensitive Data</w:t>
+                <w:t xml:space="preserve">Privacy-Preserving Top-k Query Processing in Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Database Engineering &amp; Applications Symposium (IDEAS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villa San Giovanni, Italy. pp.208-216, </w:t>
+              <w:t xml:space="preserve">Euro-Par: European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.281-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3216122.3216153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03131321v1</w:t>
+                <w:t xml:space="preserve">lirmm-01886160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximally Informative k-Itemset Mining from Massively Distributed Data Streams</w:t>
               </w:r>
@@ -6138,261 +6138,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01620154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
+                <w:t xml:space="preserve">TARDIS: Optimal Execution of Scientific Workflows in Apache Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAiSE: Advanced Information Systems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59536-8_15⟩</w:t>
+              <w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.74-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64283-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01620238v1</w:t>
+                <w:t xml:space="preserve">lirmm-01620060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TARDIS: Optimal Execution of Scientific Workflows in Apache Spark</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Porto</w:t>
+                <w:t xml:space="preserve">Massively Distributed Environments and Closed Itemset Mining: The DCIM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Esther Pacitti</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DaWaK: Data Warehousing and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.74-87, </w:t>
+              <w:t xml:space="preserve">CAiSE: Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Essen, Germany. pp.231-246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64283-3_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59536-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01620060v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01620238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Key-Value Stores Under Simple Semantic Constraints : Rewriting and Parallelization</w:t>
               </w:r>
@@ -13235,51 +13235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04447150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pedroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mahboubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2824032.2824085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Naser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.02.135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00821929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40069-8_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.62" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ayat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7129-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D372948A8A5C99C5C0EA3A0A7B66234BDF591619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2010.08.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9070-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Freitas Saldanha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pe&#241;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04264125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ribeiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2023.232829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447548.3467360" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216153" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98809-2_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaspar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Pires de Moura Freire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Andr&#233; Machado Porto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Mac&#234;do" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2014.61" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748621v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32498-7_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695035v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01502142v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02169414v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04447150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pedroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mahboubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2824032.2824085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Naser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.02.135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00821929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40069-8_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.62" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ayat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7129-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D372948A8A5C99C5C0EA3A0A7B66234BDF591619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2010.08.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9070-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Freitas Saldanha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pe&#241;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04264125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ribeiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2023.232829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447548.3467360" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216153" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_20" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98809-2_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaspar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Pires de Moura Freire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Andr&#233; Machado Porto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Mac&#234;do" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2014.61" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748621v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32498-7_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695035v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01502142v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02169414v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>