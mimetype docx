--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -632,265 +632,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04447150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">kNN matrix profile for knowledge discovery from time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3), pp.1055-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10618-022-00883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04173545v1</w:t>
+                <w:t xml:space="preserve">lirmm-04225369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kNN matrix profile for knowledge discovery from time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marta Mattoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (3), pp.1055-1089. </w:t>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10618-022-00883-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04225369v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04173545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive spectral data analysis for plant breeding using parSketch-PLSDA method: Discrimination of sunflower genotypes</w:t>
               </w:r>
@@ -3594,282 +3594,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Salles</w:t>
+                <w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2025, Seoul, South Korea. pp.6629-6633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05495463v1</w:t>
+                <w:t xml:space="preserve">hal-05379898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClimBurst: A Dynamic Visualization Tool to Display Climatological Anomalies over Time and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulaud</w:t>
+                <w:t xml:space="preserve">Energy Efficient Time Series Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2025 - 34th ACM International Conference on Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECET 2025 - International Conference on Electrical, Computer and Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3746252.3761466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05379898v1</w:t>
+                <w:t xml:space="preserve">lirmm-05495463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subset Models for Multivariate Time Series Forecast</w:t>
               </w:r>
@@ -5807,51 +5807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Data Analysis Using Data-Intensive Scalable Computing: the SciDISC Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mattoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7990,347 +7990,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00838618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMU: Fast Mining of Probabilistic Frequent Itemsets in Uncertain Data Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Workload-Based Partitioning for Large-Scale Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pacitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.183-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00748605v1</w:t>
+                <w:t xml:space="preserve">lirmm-00748549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Workload-Based Partitioning for Large-Scale Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Liroz-Gistau</w:t>
+                <w:t xml:space="preserve">Entity Resolution for Uncertain Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naser Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabio Porto</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamideh Afsarmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00748549v1</w:t>
+                <w:t xml:space="preserve">lirmm-00748625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity Resolution for Uncertain Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FMU: Fast Mining of Probabilistic Frequent Itemsets in Uncertain Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00748625v1</w:t>
+                <w:t xml:space="preserve">lirmm-00748605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Uncertain Data Integration System</w:t>
               </w:r>
@@ -8963,51 +8963,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing User Waiting Time for Top-k Queries in Unstructured P2P Systems</w:t>
+                <w:t xml:space="preserve">ASAP Top-k Query Processing in Unstructured P2P Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kokou Dedzoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
@@ -9025,97 +9025,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE Tenth International Conference on Peer-To-Peer Computing (P2P)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Kyoto, Netherlands. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00694972v1</w:t>
+                <w:t xml:space="preserve">lirmm-00607926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASAP Top-k Query Processing in Unstructured P2P Systems</w:t>
+                <w:t xml:space="preserve">Reducing User Waiting Time for Top-k Queries in Unstructured P2P Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kokou Dedzoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamarre</w:t>
@@ -9133,73 +9133,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Tenth International Conference on Peer-To-Peer Computing (P2P)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Kyoto, Netherlands. pp.1-10</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00607926v1</w:t>
+                <w:t xml:space="preserve">lirmm-00694972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable P2P Reconciliation Infrastructure for Collaborative Text Editing</w:t>
               </w:r>
@@ -9423,51 +9423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARAVÁ: data sharing for online communities in P2P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mattoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10829,230 +10829,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00378878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-k Query Processing in the APPA P2P System</w:t>
+                <w:t xml:space="preserve">An Efficient Mechanism for Processing Top-k Queries in DHTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vidal Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482362v1</w:t>
+                <w:t xml:space="preserve">inria-00482363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Mechanism for Processing Top-k Queries in DHTs</w:t>
+                <w:t xml:space="preserve">Top-k Query Processing in the APPA P2P System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on High Performance Computing for Computational Science (VecPar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482363v1</w:t>
+                <w:t xml:space="preserve">inria-00482362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication and query processing in the appa data management system</w:t>
               </w:r>
@@ -13235,51 +13235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04447150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pedroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mahboubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2824032.2824085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Naser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.02.135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00821929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40069-8_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.62" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ayat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7129-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D372948A8A5C99C5C0EA3A0A7B66234BDF591619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2010.08.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9070-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Freitas Saldanha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pe&#241;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04264125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ribeiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2023.232829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447548.3467360" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216153" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_20" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98809-2_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaspar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Pires de Moura Freire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Andr&#233; Machado Porto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Mac&#234;do" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2014.61" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748625v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748621v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32498-7_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695035v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01502142v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02169414v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05332273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogasawara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102524" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04280618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janio Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelli Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04447150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pedroso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cardoso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2024.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04225369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-022-00883-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; H&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gr&#232;zes-Besset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.08.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02973633v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Levchenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Kolev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Edine Yagoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01518-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Abdelghafour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2020.104076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02197618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2018.2880215" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mahboubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-60531-8_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0580-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Salah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1041-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0931-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Liroz-Gistau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyakant Agrawal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2014.09.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2824032.2824085" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayat Naser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Afsarmanesh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.02.135" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45315-1_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00821929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40069-8_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00652293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.62" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ayat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-013-7129-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D372948A8A5C99C5C0EA3A0A7B66234BDF591619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2011.03.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607915v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tlili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. B. Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23074-5_1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607898v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Dick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Kemme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2010.08.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Palma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-009-7054-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9B1DCE1656C65C5EC37FBCA9BEE1DAA14C6472CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_67" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Martins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9070-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-006-8313-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05379898v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746252.3761466" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04711300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Freitas Saldanha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pe&#241;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW61823.2024.00016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04774438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679237" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04264125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ribeiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pena" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5753/sbbd.2023.232829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03805997v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Djebour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15740-0_12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03806053v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447548.3467360" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03468587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46133-1_51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02265729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jimenez-Peris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007843806810687" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216153" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886160v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_20" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zitouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886164v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98809-2_14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cetin Sahin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El Abbadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2018.00082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3269206.3269226" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heraldo Borges" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camata" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620354v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2017.49" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaspar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64283-3_6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59536-8_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2017.151" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01410395v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2015.86" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169606v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01169603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22849-5_21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_16" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01171555v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21024-7_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01162359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22852-5_35" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01091870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01076107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Pires de Moura Freire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Andr&#233; Machado Porto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Fernandes de Mac&#234;do" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2014.61" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879531v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00879527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40053-7_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838618v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_32" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLX5BG56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_16" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748621v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32498-7_28" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Braganholo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375277v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482323v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00376751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371274v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454159.1454189" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378860v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482342v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695035v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2006.91" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482363v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482362v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249499v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Draidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00748635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482333v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03882927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-64553-6_3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378891v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01502142v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270364v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kokou Dedzoe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128221v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02169414v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:852dd9098d2f1119b546f2067ed9532eaba274e6;origin=https://github.com/lev-a/spark-parSketch;visit=swh:1:snp:cd59cb222ee99935f6feba841284702598eb21cb;anchor=swh:1:rev:1ff4e32f95fefd7f77c86bcb8d16da6e3f1dc90b" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>