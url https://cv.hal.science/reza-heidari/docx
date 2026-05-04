--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -321,472 +321,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Lactobacillus casei Consumption in Improvement of Obsessive–Compulsive Disorder: an Animal Study</w:t>
+                <w:t xml:space="preserve">Assessment of 16srRNA Methylase Genes Among Non-ESBL and ESBL-Producing Klebsiella pneumoniae Isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafiseh Sadat Sanikhani</w:t>
+                <w:t xml:space="preserve">Iraj Pakzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hossein Modarressi</w:t>
+                <w:t xml:space="preserve">Naser Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvaneh Jafari</w:t>
+                <w:t xml:space="preserve">Mohammad Imanieini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasim Vousooghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shilan Shafei</w:t>
+                <w:t xml:space="preserve">Morovvat Taherikalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rahbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-020-09642-x⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5812/archcid.84372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956984v1</w:t>
+                <w:t xml:space="preserve">hal-02956985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and outcome of hospitalized COVID-19 patients with diabetes: A single-center, retrospective study in Iran</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Effect of Lactobacillus casei Consumption in Improvement of Obsessive–Compulsive Disorder: an Animal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahboobeh Sadat Hosseini</w:t>
+                <w:t xml:space="preserve">Nafiseh Sadat Sanikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Rashidiani</w:t>
+                <w:t xml:space="preserve">Mohammad Hossein Modarressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Sedighian</w:t>
+                <w:t xml:space="preserve">Parvaneh Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Biganeh</w:t>
+                <w:t xml:space="preserve">Nasim Vousooghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilan Shafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.108467. </w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabres.2020.108467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-020-09642-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957017v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 16srRNA Methylase Genes Among Non-ESBL and ESBL-Producing Klebsiella pneumoniae Isolates</w:t>
+                <w:t xml:space="preserve">Clinical characteristics and outcome of hospitalized COVID-19 patients with diabetes: A single-center, retrospective study in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iraj Pakzad</w:t>
+                <w:t xml:space="preserve">Mostafa Akbariqomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naser Samadi</w:t>
+                <w:t xml:space="preserve">Mahboobeh Sadat Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Imanieini</w:t>
+                <w:t xml:space="preserve">Jamal Rashidiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morovvat Taherikalani</w:t>
+                <w:t xml:space="preserve">Hamid Sedighian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Rahbar</w:t>
+                <w:t xml:space="preserve">Hossein Biganeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (6), </w:t>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.108467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5812/archcid.84372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2020.108467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956985v1</w:t>
+                <w:t xml:space="preserve">hal-02957017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CdS nanocrystals/graphene oxide-AuNPs based electrochemiluminescence immunosensor in sensitive quantification of a cancer biomarker: p53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Rashidiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Abkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roya Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Akbariqomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadali Mazloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1143,51 +1143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and statistical optimization of a method for methylated cell-free fetal DNA extraction from maternal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Akbariqomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Predictive Value of First Trimester Screening Markers for Down Syndrome in Iranian Pregnancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Akbariqomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Motevaseli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1415,51 +1415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Circulating Tumor DNA in Early Detection of Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Akbariqomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sattar Akbari Nakhjavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,51 +1549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical legacy of sanctions in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Akbariqomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Tavoosidana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1640,51 +1640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Application of Circulating Tumor DNA in Diagnosis of Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Akbariqomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6623842B"/>
+    <w:nsid w:val="6F581C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reza-heidari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2985-8396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moloud Absalan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Ghahremani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Jabbarpour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Karimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shafei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijhoscr.v14i3.3729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956984v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Sadat Sanikhani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Modarressi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Jafari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Vousooghi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09642-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Akbariqomi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboobeh Sadat Hosseini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rashidiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sedighian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Biganeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2020.108467" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Pakzad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Samadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Imanieini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morovvat Taherikalani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahbar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/archcid.84372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Heidari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Abkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramezan Ali Taheri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Moosazadeh Moghaddam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.10.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV95QZ58-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khanmohammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghanbari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vajihe Taghdiri Nooshabadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36835" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kooshki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Abbaszadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadali Mazloumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2019.113386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Saleh Gargari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Davood Omrani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garshasb Rigi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-019-01425-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Motevaseli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattar Akbari Nakhjavani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Motaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/mci-supp-19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Tavoosidana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-017-08580-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paria Sadat Lavasani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/mci-supp-26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rajaei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shahbani Zahiri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sharifzadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Torktaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201300030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-45J4QSG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Heydari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Akbari Noghabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasimeh Vahdati Rad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201200078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BS98G08-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abolhassani Rad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-011-0821-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRK4WS7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/reza-heidari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2985-8396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moloud Absalan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Ghahremani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Jabbarpour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Karimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shafei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijhoscr.v14i3.3729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Pakzad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Samadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Imanieini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morovvat Taherikalani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rahbar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/archcid.84372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Sadat Sanikhani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Modarressi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Jafari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Vousooghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09642-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Akbariqomi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboobeh Sadat Hosseini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rashidiani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sedighian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Biganeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2020.108467" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Heidari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Abkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramezan Ali Taheri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Moosazadeh Moghaddam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.10.031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV95QZ58-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khanmohammadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghanbari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vajihe Taghdiri Nooshabadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36835" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kooshki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Abbaszadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadali Mazloumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2019.113386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Saleh Gargari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Davood Omrani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garshasb Rigi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-019-01425-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Motevaseli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sattar Akbari Nakhjavani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Motaei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/mci-supp-19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Tavoosidana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-017-08580-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paria Sadat Lavasani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/mci-supp-26" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rajaei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Shahbani Zahiri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sharifzadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Torktaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201300030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-45J4QSG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Heydari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Akbari Noghabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasimeh Vahdati Rad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201200078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BS98G08-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abolhassani Rad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-011-0821-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HRK4WS7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>