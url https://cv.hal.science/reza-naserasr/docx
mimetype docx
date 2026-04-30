--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -100,703 +100,703 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooks' theorem for signed graphs with ∆ = 3</w:t>
+                <w:t xml:space="preserve">Fractional balanced chromatic number and arboricity of planar (signed) graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Zhou</w:t>
+                <w:t xml:space="preserve">Naserasr Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Lan Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pujol Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Huan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321120v1</w:t>
+                <w:t xml:space="preserve">hal-05028169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On core of categorical product of (di)graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the Gyárfás-Sumner conjecture to signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Ibiapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Kuffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pujol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052892v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional balanced chromatic number of signed subcubic graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odd Hadwiger's conjecture for the complements of Kneser graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Meirun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Lujia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Sanming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028168v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Gyárfás-Sumner conjecture to signed graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brooks' theorem for signed graphs with ∆ = 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321116v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd Hadwiger's conjecture for the complements of Kneser graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On core of categorical product of (di)graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhou Sanming</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072101v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of 2-critical signed graphs</w:t>
+                <w:t xml:space="preserve">Fractional balanced chromatic number of signed subcubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xiaolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuﬀner Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naserasr Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Lujia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiqiang Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05295126v1</w:t>
+                <w:t xml:space="preserve">hal-05028168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional balanced chromatic number and arboricity of planar (signed) graphs</w:t>
+                <w:t xml:space="preserve">Density of 2-critical signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pujol Cyril</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05028169v1</w:t>
+                <w:t xml:space="preserve">hal-05295126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signed projective cubes, a homomorphism point of view</w:t>
               </w:r>
@@ -864,347 +864,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the packing number of antibalanced signed simple planar graphs of negative girth at least 5</w:t>
+                <w:t xml:space="preserve">Winding number and circular 4-coloring of signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weiqiang Yu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gujgiczer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taruni S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080407v1</w:t>
+                <w:t xml:space="preserve">hal-03840738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity conjecture and signed hypercubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupa Sunny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winding number and circular 4-coloring of signed graphs</w:t>
+                <w:t xml:space="preserve">On the packing number of antibalanced signed simple planar graphs of negative girth at least 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taruni S</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03840738v2</w:t>
+                <w:t xml:space="preserve">hal-04080407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing signatures in signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1362,51 +1362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1607,171 +1607,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular (4 − \epsilon)-coloring of some classes of signed graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping sparse signed graphs to (K_{2k} , M )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">František Kardoš</w:t>
+                <w:t xml:space="preserve">Riste Skrekovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Narboni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
+                <w:t xml:space="preserve">Rongxing Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298994v1</w:t>
+                <w:t xml:space="preserve">hal-03109532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signed bipartite circular cliques and a bipartite analogue of Grötzsch's theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1783,184 +1783,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping sparse signed graphs to (K_{2k} , M )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular (4 − \epsilon)-coloring of some classes of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Kardoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Narboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109532v1</w:t>
+                <w:t xml:space="preserve">hal-03298994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity lower bounds from linear dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupa Sunny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2071,51 +2071,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2171,69 +2171,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773929v1</w:t>
+                <w:t xml:space="preserve">hal-04779135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Note on Low-Communication Secure Multiparty Computation via Circuit Depth-Reduction</w:t>
               </w:r>
@@ -2279,467 +2279,463 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779135v1</w:t>
+                <w:t xml:space="preserve">hal-04773929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallest $C_{2l+1}$-Critical Graphs of Odd-Girth $2k+1$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cliques in exact distance powers of graphs of given maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
+                <w:t xml:space="preserve">Suchismita Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_16⟩</w:t>
+              <w:t xml:space="preserve">LAGOS 2021 - 11th Latin and American Algorithms, Graphs and Optimisation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sao Paulo, Brazil. pp.427-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041342v1</w:t>
+                <w:t xml:space="preserve">hal-03540673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Graph Parameter to Measure Linearity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smallest $C_{2l+1}$-Critical Graphs of Odd-Girth $2k+1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalla Mouatadid</w:t>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2017 - 11th Annual International Conference on Combinatorial Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.154-168, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.184-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672521v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Sets in Graphs: Graph Classes and Structural Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Graph Parameter to Measure Linearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathann Cohen</w:t>
+                <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Águeda</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lalla Mouatadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2016 - 10th International Conference Combinatorial Optimization and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_18⟩</w:t>
+              <w:t xml:space="preserve">COCOA 2017 - 11th Annual International Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.154-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624255v1</w:t>
+                <w:t xml:space="preserve">hal-01672521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and Complexity for Metric Dimension and Location-domination on Interval and Permutation Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,309 +2753,534 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Workshop on Graph-Theoretic Concepts in Computer Science WG 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.175 - 471, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-53174-7_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On homomorphisms of planar signed graphs to signed projective cubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+                <w:t xml:space="preserve">Safe Sets in Graphs: Graph Classes and Structural Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Águeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edita Rollova</w:t>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sopena</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA 2016 - 10th International Conference Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.241-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829117v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of signed bipartite graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Complexity of Homomorphisms of Signed Graphs and Signed Constraint Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 11th Latin American Symposium on Theoretical Informatics (LATIN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Montevideo, Uruguay. pp.526-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54423-1_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829116v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homomorphisms of signed bipartite graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edita Rollova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On homomorphisms of planar signed graphs to signed projective cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edita Rollova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications - Eurocomb 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edge identifying codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,1607 +3298,1551 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications (EUROCOMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.343-348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Double Covers and Homomorphism Bounds of Signed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongxing Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (3), pp.P3.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37236/10754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex and homomorphic chromatic number of signed planar simple graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smallest $C_{2l+1}$-critical graphs of odd-girth $2k+1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lan Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 319, pp.564 - 575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.08.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000542v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallest $C_{2l+1}$-critical graphs of odd-girth $2k+1$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex and homomorphic chromatic number of signed planar simple graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784719v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of C −4 -critical signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge clique covers in graphs with independence number two</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of Gyárfás-Sumner conjecture to digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/9906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969899v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of signed graphs: An update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zaslavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact square coloring of subcubic planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchismita Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 293, pp.74-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular chromatic number of signed graphs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edge clique covers in graphs with independence number two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geňa Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lichiardopol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969872v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Gyárfás-Sumner conjecture to digraphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circular chromatic number of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969880v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The homomorphism order of signed graphs</w:t>
+                <w:t xml:space="preserve">Bounding signed series-parallel graphs and cores of signed K 4 -subdivisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Mathematics and Combinatorial Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969878v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of partial t-trees and edge-coloring of partial 3-trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meirun Chen</w:t>
+                <w:t xml:space="preserve">Homomorphisms of sparse signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/8478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429570v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding signed series-parallel graphs and cores of signed K 4 -subdivisions</w:t>
+                <w:t xml:space="preserve">The homomorphism order of signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Mathematics and Combinatorial Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969873v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of sparse signed graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Charpentier</w:t>
+                <w:t xml:space="preserve">Homomorphisms of partial t-trees and edge-coloring of partial 3-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035030v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Structure of Small Strength-2 Covering Arrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Approach Towards a Conjecture on Intersecting Three Longest Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (1), pp.5-24. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcd.21671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/JOC.2019.v10.n2.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429432v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When an optimal dominating set with given constraints exists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nargues Ghareghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Hooshmandasl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,225 +4909,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphism bounds of signed bipartite K4-minor-free graphs and edge-colorings of 2k-regular K4-minor-free multigraphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
+                <w:t xml:space="preserve">On the Structure of Small Strength-2 Covering Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne I Kokkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Meagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari J Nurmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric R J Östergård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcd.21671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915269v1</w:t>
+                <w:t xml:space="preserve">hal-02429432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach Towards a Conjecture on Intersecting Three Longest Paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homomorphism bounds of signed bipartite K4-minor-free graphs and edge-colorings of 2k-regular K4-minor-free multigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/JOC.2019.v10.n2.a2⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 261, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429509v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimal routing of augmented cubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meirun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4978,1423 +5199,1423 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. II. Algorithms and complexity</w:t>
+                <w:t xml:space="preserve">The complexity of tropical graph homomorphisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ararat Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0184-1⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.64-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198784v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. I. Bounds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Safe sets in graphs: Graph classes and structural parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Águeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.1221-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-017-0205-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198783v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe sets in graphs: Graph classes and structural parameters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. II. Algorithms and complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-017-0205-2⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.914-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0184-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644491v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of signed and edge-coloured graph homomorphisms.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hell Pavol</w:t>
+                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. I. Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.005⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 668, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520743v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphism bounds and edge-colourings of K4-minor-free graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
+                <w:t xml:space="preserve">The complexity of signed and edge-coloured graph homomorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brewster Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucaud Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hell Pavol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (2), pp.223-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520741v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of tropical graph homomorphisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homomorphism bounds and edge-colourings of K4-minor-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.128-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520739v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipartite edge partitions and the former Alon-Saks-Seymour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gao Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mckay B. D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevens B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and complexity for metric dimension and location-domination on interval and permutation graphs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucaud F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mertzios G. B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parreau A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homomorphisms of binary Cayley graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21817⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338, pp.2539--2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00991796v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Edge-Coloring to Strong Edge-Coloring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edita Rollova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (3), pp.178-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144153v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing extremal digraphs for identifying codes and extremal cases of Bondy's theorem on induced subsets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Edge-Coloring to Strong Edge-Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Borozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Narayanan N Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.P2.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526446v3</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying codes in line graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6412,426 +6633,530 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (4), pp.425-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.21686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of planar signed graphs to signed projective cubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing extremal digraphs for identifying codes and extremal cases of Bondy's theorem on induced subsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.463-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-012-1136-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876298v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526446v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping planar graphs into projective cubes.</w:t>
+                <w:t xml:space="preserve">Homomorphisms of planar signed graphs to signed projective cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edita Rollova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.11</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140168v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex-colouring edge-weightings with two edge weights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping planar graphs into projective cubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brett Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990567v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vertex-colouring edge-weightings with two edge weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdad Khatirinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Seamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 14 no. 1 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extremal graphs for the identifying code problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaz Kovse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6840,84 +7165,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (4), pp.628-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477467v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7064,51 +7389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052892v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pujol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiaolan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ku&#64256;ner Luis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserasr Reza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lujia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321116v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kuffner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Meirun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Sanming" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Lan Anh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol Cyril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Huan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirun Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sarti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laplante" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupa Sunny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouningxin Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840738v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gujgiczer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini S" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taruni S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mcdonald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Nurse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Quiroz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaao Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Haxell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cortes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Quiroz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kardo&#353;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste Skrekovski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel &#193;gueda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Fujita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518713v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53174-7_32" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Rollova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ69K7VM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356591v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10754" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000542v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.08.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429415v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaslavsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne I Kokkala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Meagher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J Nurmela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric R J &#214;sterg&#229;rd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21671" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargues Ghareghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Hooshmandasl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyeh Sharifani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2019.v10.n2.a2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0184-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0205-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brewster Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaud Florent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hell Pavol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.01.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Z." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckay B. D." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens B." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaud F." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertzios G. B." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parreau A." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21817" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LZFLSXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Borozan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan N Narayanan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526446v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1136-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605406v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21686" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876298v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990567v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdad Khatirinejad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Newman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Seamone" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Stevens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.570" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserasr Reza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Lan Anh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol Cyril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Huan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kuffner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pujol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Meirun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lujia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Sanming" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiaolan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ku&#64256;ner Luis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirun Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sarti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840738v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gujgiczer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini S" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taruni S" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laplante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupa Sunny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouningxin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mcdonald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Nurse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Quiroz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaao Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Haxell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cortes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Quiroz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste Skrekovski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kardo&#353;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53174-7_32" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel &#193;gueda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Fujita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54423-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Rollova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ69K7VM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356591v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10754" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.08.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Pham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429415v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaslavsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8478" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2019.v10.n2.a2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargues Ghareghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Hooshmandasl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyeh Sharifani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne I Kokkala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Meagher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J Nurmela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric R J &#214;sterg&#229;rd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21671" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0205-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0184-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brewster Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaud Florent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hell Pavol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Z." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckay B. D." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens B." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaud F." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertzios G. B." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parreau A." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tardif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.06.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LZFLSXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Borozan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan N Narayanan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605406v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21686" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526446v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1136-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876298v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990567v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdad Khatirinejad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Newman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Seamone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>