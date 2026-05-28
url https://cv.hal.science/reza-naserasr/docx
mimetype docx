--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -100,746 +100,746 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional balanced chromatic number and arboricity of planar (signed) graphs</w:t>
+                <w:t xml:space="preserve">Extension of the Gyárfás-Sumner conjecture to signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Ibiapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Kuffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Huan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028169v1</w:t>
+                <w:t xml:space="preserve">hal-05321116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Gyárfás-Sumner conjecture to signed graphs</w:t>
+                <w:t xml:space="preserve">Odd Hadwiger's conjecture for the complements of Kneser graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aubian</w:t>
+                <w:t xml:space="preserve">Chen Meirun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allen Ibiapina</w:t>
+                <w:t xml:space="preserve">Wang Lujia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Kuffner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhou Sanming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321116v1</w:t>
+                <w:t xml:space="preserve">hal-05072101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd Hadwiger's conjecture for the complements of Kneser graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Brooks' theorem for signed graphs with ∆ = 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhou Sanming</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072101v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooks' theorem for signed graphs with ∆ = 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On core of categorical product of (di)graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huan Zhou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321120v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On core of categorical product of (di)graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fractional balanced chromatic number of signed subcubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xiaolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuﬀner Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naserasr Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Lujia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052892v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional balanced chromatic number of signed subcubic graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Density of 2-critical signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028168v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of 2-critical signed graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fractional balanced chromatic number and arboricity of planar (signed) graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naserasr Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Lan Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pujol Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiqiang Yu</w:t>
+                <w:t xml:space="preserve">Zhou Huan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295126v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signed projective cubes, a homomorphism point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meirun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -870,51 +870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winding number and circular 4-coloring of signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gujgiczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -984,51 +984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity conjecture and signed hypercubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupa Sunny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1072,64 +1072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the packing number of antibalanced signed simple planar graphs of negative girth at least 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1147,64 +1147,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing signatures in signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Nurse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular flows in mono-directed signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on ∆-critical graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penny Haxell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1538,51 +1538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yandong Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danile Quiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1607,347 +1607,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping sparse signed graphs to (K_{2k} , M )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Signed bipartite circular cliques and a bipartite analogue of Grötzsch's theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109532v1</w:t>
+                <w:t xml:space="preserve">hal-03356580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signed bipartite circular cliques and a bipartite analogue of Grötzsch's theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Circular (4 − \epsilon)-coloring of some classes of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Kardoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Narboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356580v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular (4 − \epsilon)-coloring of some classes of signed graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping sparse signed graphs to (K_{2k} , M )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">František Kardoš</w:t>
+                <w:t xml:space="preserve">Riste Skrekovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Narboni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
+                <w:t xml:space="preserve">Rongxing Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298994v1</w:t>
+                <w:t xml:space="preserve">hal-03109532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity lower bounds from linear dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupa Sunny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1991,51 +1991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On powers of interval graphs and their orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2258,51 +2258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchismita Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,51 +2483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.184-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalla Mouatadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOA 2017 - 11th Annual International Conference on Combinatorial Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.154-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2672,334 +2672,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Complexity for Metric Dimension and Location-domination on Interval and Permutation Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safe Sets in Graphs: Graph Classes and Structural Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Mertzios</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Águeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Workshop on Graph-Theoretic Concepts in Computer Science WG 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53174-7_32⟩</w:t>
+              <w:t xml:space="preserve">COCOA 2016 - 10th International Conference Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.241-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518713v1</w:t>
+                <w:t xml:space="preserve">hal-01624255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Sets in Graphs: Graph Classes and Structural Parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Legay</w:t>
+                <w:t xml:space="preserve">Algorithms and Complexity for Metric Dimension and Location-domination on Interval and Permutation Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2016 - 10th International Conference Combinatorial Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.241-253, </w:t>
+              <w:t xml:space="preserve"> International Workshop on Graph-Theoretic Concepts in Computer Science WG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.175 - 471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53174-7_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624255v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Homomorphisms of Signed Graphs and Signed Constraint Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Latin American Symposium on Theoretical Informatics (LATIN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Montevideo, Uruguay. pp.526-537, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3033,51 +3033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of signed bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Rollova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,51 +3128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On homomorphisms of planar signed graphs to signed projective cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Rollova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,64 +3410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Double Covers and Homomorphism Bounds of Signed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongxing Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (3), pp.P3.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 319, pp.564 - 575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3605,51 +3605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex and homomorphic chromatic number of signed planar simple graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3687,51 +3687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of C −4 -critical signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Anh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,1441 +3776,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Gyárfás-Sumner conjecture to digraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homomorphisms of signed graphs: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aboulker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+                <w:t xml:space="preserve">Thomas Zaslavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/9906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969880v1</w:t>
+                <w:t xml:space="preserve">hal-02429415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of signed graphs: An update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exact square coloring of subcubic planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchismita Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.74-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429415v2</w:t>
+                <w:t xml:space="preserve">hal-02925881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact square coloring of subcubic planar graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
+                <w:t xml:space="preserve">Edge clique covers in graphs with independence number two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+                <w:t xml:space="preserve">Geňa Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lichiardopol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925881v3</w:t>
+                <w:t xml:space="preserve">hal-02969899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge clique covers in graphs with independence number two</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circular chromatic number of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969899v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular chromatic number of signed graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extension of Gyárfás-Sumner conjecture to digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/9906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969872v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding signed series-parallel graphs and cores of signed K 4 -subdivisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The homomorphism order of signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Mathematics and Combinatorial Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969873v1</w:t>
+                <w:t xml:space="preserve">hal-02969878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of sparse signed graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Homomorphisms of partial t-trees and edge-coloring of partial 3-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035030v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The homomorphism order of signed graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bounding signed series-parallel graphs and cores of signed K 4 -subdivisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sopena</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhouningxin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Mathematics and Combinatorial Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969878v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of partial t-trees and edge-coloring of partial 3-trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Homomorphisms of sparse signed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sopena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/8478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429570v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach Towards a Conjecture on Intersecting Three Longest Paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">When an optimal dominating set with given constraints exists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nargues Ghareghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Hooshmandasl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouyeh Sharifani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/JOC.2019.v10.n2.a2⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429509v1</w:t>
+                <w:t xml:space="preserve">hal-02423707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When an optimal dominating set with given constraints exists</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the Structure of Small Strength-2 Covering Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne I Kokkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Meagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari J Nurmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric R J Östergård</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.5-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcd.21671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423707v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Structure of Small Strength-2 Covering Arrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Homomorphism bounds of signed bipartite K4-minor-free graphs and edge-colorings of 2k-regular K4-minor-free multigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (1), pp.5-24. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 261, pp.40-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcd.21671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429432v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphism bounds of signed bipartite K4-minor-free graphs and edge-colorings of 2k-regular K4-minor-free multigraphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A New Approach Towards a Conjecture on Intersecting Three Longest Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 261, pp.40-51. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/JOC.2019.v10.n2.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915269v1</w:t>
+                <w:t xml:space="preserve">hal-02429509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The optimal routing of augmented cubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meirun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5229,776 +5229,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of tropical graph homomorphisms.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Safe sets in graphs: Graph classes and structural parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Águeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Manoussakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.1221-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-017-0205-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520739v1</w:t>
+                <w:t xml:space="preserve">hal-01644491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe sets in graphs: Graph classes and structural parameters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. II. Algorithms and complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-017-0205-2⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.914-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0184-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644491v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. II. Algorithms and complexity</w:t>
+                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. I. Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0184-1⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 668, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198784v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. I. Bounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The complexity of signed and edge-coloured graph homomorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brewster Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucaud Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hell Pavol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (2), pp.223-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198783v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of signed and edge-coloured graph homomorphisms.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Homomorphism bounds and edge-colourings of K4-minor-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.128-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520743v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphism bounds and edge-colourings of K4-minor-free graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complexity of tropical graph homomorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ararat Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.128-164. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.64-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2017.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520741v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipartite edge partitions and the former Alon-Saks-Seymour</w:t>
               </w:r>
@@ -6010,51 +6010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gao Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mckay B. D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stevens B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucaud F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mertzios G. B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parreau A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,51 +6226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of binary Cayley graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6317,51 +6317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of signed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Rollova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,64 +6459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Borozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Narayanan N Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6584,51 +6584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6701,51 +6701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing extremal digraphs for identifying codes and extremal cases of Bondy's theorem on induced subsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6792,51 +6792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of planar signed graphs to signed projective cubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edita Rollova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,51 +6887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping planar graphs into projective cubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6969,51 +6969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-colouring edge-weightings with two edge weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdad Khatirinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaz Kovse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7389,51 +7389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserasr Reza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Lan Anh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol Cyril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Huan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kuffner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pujol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Meirun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lujia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Sanming" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiaolan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ku&#64256;ner Luis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirun Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sarti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840738v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gujgiczer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini S" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taruni S" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laplante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupa Sunny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouningxin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mcdonald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Nurse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Quiroz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaao Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Haxell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cortes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Quiroz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste Skrekovski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kardo&#353;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53174-7_32" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel &#193;gueda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Fujita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54423-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Rollova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ69K7VM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356591v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10754" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.08.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Pham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429415v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaslavsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8478" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429509v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2019.v10.n2.a2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargues Ghareghani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Hooshmandasl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyeh Sharifani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne I Kokkala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Meagher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J Nurmela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric R J &#214;sterg&#229;rd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21671" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644491v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0205-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0184-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brewster Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaud Florent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hell Pavol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.01.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Z." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckay B. D." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens B." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaud F." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertzios G. B." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parreau A." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tardif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.06.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LZFLSXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Borozan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan N Narayanan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605406v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21686" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526446v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1136-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876298v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990567v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdad Khatirinejad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Newman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Seamone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kuffner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Meirun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lujia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Sanming" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiaolan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ku&#64256;ner Luis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naserasr Reza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Lan Anh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol Cyril" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Huan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirun Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sarti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840738v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gujgiczer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini S" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taruni S" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laplante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupa Sunny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouningxin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mcdonald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Nurse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Quiroz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaao Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Haxell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandong Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cortes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Quiroz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kardo&#353;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Narboni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste Skrekovski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Mouatadid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel &#193;gueda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Fujita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53174-7_32" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54423-1_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Rollova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ69K7VM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356591v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10754" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.08.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Pham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429415v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zaslavsky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103222" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge&#328;a Hahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9906" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/8478" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02423707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nargues Ghareghani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Hooshmandasl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyeh Sharifani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne I Kokkala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Meagher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J Nurmela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric R J &#214;sterg&#229;rd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.21671" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2019.v10.n2.a2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644491v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0205-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198784v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0184-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brewster Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaud Florent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hell Pavol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.01.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520742v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Z." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckay B. D." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens B." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucaud F." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertzios G. B." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parreau A." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tardif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.06.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LZFLSXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Borozan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan N Narayanan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605406v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21686" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526446v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1136-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876298v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990567v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdad Khatirinejad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Newman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Seamone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.570" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>