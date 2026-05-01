--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -1230,1778 +1230,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-to-Order Markers of a Cyclic Hexapeptide Inspired from the Binding Site of Fertilin β Involved in Fertilization Process</w:t>
+                <w:t xml:space="preserve">Cutting-edge multi-level analytical and structural characterization of antibody-drug conjugates: present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Henández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Legrand</w:t>
+                <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dufay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+                <w:t xml:space="preserve">Valentina D’atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Sanchez-Cor- Tes</w:t>
+                <w:t xml:space="preserve">Anthony Ehkirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Hernandez-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b01885⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.337-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2019.1578215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183727v1</w:t>
+                <w:t xml:space="preserve">hal-02272143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from capillary electrophoresis approaches for characterization of monoclonal antibodies and antibody drug conjugates in the period 2016–2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Giorgetti</w:t>
+                <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlen Euan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2019.05.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399570v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting-edge multi-level analytical and structural characterization of antibody-drug conjugates: present and future</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-specific N-and O-glycosylation analysis of atacicept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szabolcs Fekete</w:t>
+                <w:t xml:space="preserve">Kathrin Stavenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Hernandez-Alba</w:t>
+                <w:t xml:space="preserve">Elena Dominguez Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Palmese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes L Hipgrave Ederveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2019.1578215⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1053-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2019.1630218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272143v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Corvis</w:t>
+                <w:t xml:space="preserve">Is Capillary Electrophoresis a New Tool to Monitor Acute Lithium Poisoning in Human?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsandni Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rene Lai-Kuen</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Beaudeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (7), pp.571-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkz013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290600v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Capillary Electrophoresis a New Tool to Monitor Acute Lithium Poisoning in Human?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Hennequin</w:t>
+                <w:t xml:space="preserve">Europium labeled lactosylated albumin as a model workflow for the development of biotherapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Leyris</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Beaudeux</w:t>
+                <w:t xml:space="preserve">Tayssir Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jat/bkz013⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175919v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific N-and O-glycosylation analysis of atacicept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathrin Stavenhagen</w:t>
+                <w:t xml:space="preserve">Disorder-to-Order Markers of a Cyclic Hexapeptide Inspired from the Binding Site of Fertilin β Involved in Fertilization Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Henández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes L Hipgrave Ederveen</w:t>
+                <w:t xml:space="preserve">Santiago Sanchez-Cor- Tes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (6), pp.1053-1063. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19420862.2019.1630218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b01885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175711v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium labeled lactosylated albumin as a model workflow for the development of biotherapeutics</w:t>
+                <w:t xml:space="preserve">Insights from capillary electrophoresis approaches for characterization of monoclonal antibodies and antibody drug conjugates in the period 2016–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Salmon</w:t>
+                <w:t xml:space="preserve">Antony Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tayssir Ibrahim</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.21-30. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1122-1123, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2019.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123126v1</w:t>
+                <w:t xml:space="preserve">hal-02399570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the potential of capillary electrophoresis/mass spectrometry: the tipping point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affinity profiling of monoclonal antibody and antibodydrug-conjugate preparations by coupled liquid chromatography-surface plasmon resonance biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Lakayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Haselberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannis‐nicolas François</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govert W Somsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Kool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8238⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (30), pp.7837-7848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-1414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892201v2</w:t>
+                <w:t xml:space="preserve">hal-03039563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity profiling of monoclonal antibody and antibodydrug-conjugate preparations by coupled liquid chromatography-surface plasmon resonance biosensing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the potential of capillary electrophoresis/mass spectrometry: the tipping point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Govert W Somsen</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leize‐wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Kool</w:t>
+                <w:t xml:space="preserve">Yannis‐nicolas François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 410 (30), pp.7837-7848. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1st European Mass Spectrometry Conference (EMSC), 33 (S1), pp.11 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-018-1414-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039563v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Characterization of Monoclonal Antibody Receptor Interaction Using Affinity Liquid Chromatography Hyphenated to Native Mass Spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Antibody-Drug Conjugate Structural Characterization by Sheathless Capillary Electrophoresis-Tandem Mass Spectrometry Using Complementary Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Katharina Heidenreich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Govert W Somsen</w:t>
+                <w:t xml:space="preserve">Nassur Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bulau</w:t>
+                <w:t xml:space="preserve">Jérémie Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietmar Reusch</w:t>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LCGC Current Trends in Mass Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206846v1</w:t>
+                <w:t xml:space="preserve">hal-03206734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Antibody-Drug Conjugate Structural Characterization by Sheathless Capillary Electrophoresis-Tandem Mass Spectrometry Using Complementary Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed Characterization of Monoclonal Antibody Receptor Interaction Using Affinity Liquid Chromatography Hyphenated to Native Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharina Heidenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govert W Somsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassur Said</w:t>
+                <w:t xml:space="preserve">Patrick Bulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Giorgetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
+                <w:t xml:space="preserve">Dietmar Reusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCGC Current Trends in Mass Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (10), pp.5404-5412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206734v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cetuximab Fc/2 dimers by off-line CZE-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Independent highly sensitive characterization of asparagine deamidation and aspartic acid isomerization by sheathless CZE-ESI-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis-Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.12.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981314v1</w:t>
+                <w:t xml:space="preserve">hal-01981310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent highly sensitive characterization of asparagine deamidation and aspartic acid isomerization by sheathless CZE-ESI-MS/MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Characterization of cetuximab Fc/2 dimers by off-line CZE-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis-Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Biacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassur Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (2), pp.150-158. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 908, pp.168-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981310v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting-edge capillary electrophoresis characterization of monoclonal antibodies and related products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis-Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3048,90 +3048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of antibody drug conjugate by a combination of intact, middle-up and bottom-up techniques using sheathless capillary electrophoresis – Tandem mass spectrometry as nanoESI infusion platform and separation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassur Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis-Nicolas Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3476,77 +3476,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Biacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassur Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (12), pp.6240-6250. </w:t>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 406 (4), pp.1029-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3740,77 +3740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis-Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (18), pp.9074-9081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Biacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Chicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4017,51 +4017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4170,64 +4170,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis-Nicolas Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4421,77 +4421,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopharmaceutical Applications of Capillary Electromigration Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis-Nicolas Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4886,51 +4886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5496B9C5"/>
+    <w:nsid w:val="FD3CBAE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5117,51 +5117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rgahoual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-3138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hirschler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Potier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kulus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115446" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Biacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vezin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202100036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benattar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202000389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ould-Melha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Francois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113242" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hen&#225;ndez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez-Cor- Tes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lechner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giorgetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.05.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Fekete" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez-Alba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1578215" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsandni Jamal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leyris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beaudeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkz013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Stavenhagen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez Vega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Palmese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes L Hipgrave Ederveen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1630218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892201v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis&#8208;nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8238" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lakayan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Haselberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govert W Somsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kool" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1414-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Heidenreich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bulau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Reusch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00211" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206734v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassur Said" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giorgetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.12.033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3735" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ibrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Enkler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Becker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/bmw005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal E. Vrana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Oezcelik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis N. Francois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5bm00172b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Busnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7226-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502378e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Biacchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.36305" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Burr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.23995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Saad&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9929-3_18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04295470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thuy Tran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ruel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429026171-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809375-7.00021-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAF040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3a5ae52630d3394180894cfc157f41cf659c365b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rgahoual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-3138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hirschler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Potier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kulus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115446" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Biacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vezin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202100036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benattar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202000389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ould-Melha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Francois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113242" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Fekete" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez-Alba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1578215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Stavenhagen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez Vega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Palmese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes L Hipgrave Ederveen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1630218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsandni Jamal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leyris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beaudeux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkz013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hen&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez-Cor- Tes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01885" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lechner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giorgetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.05.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lakayan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Haselberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govert W Somsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1414-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892201v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis&#8208;nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassur Said" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giorgetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Heidenreich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bulau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Reusch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00211" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3735" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.12.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ibrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Enkler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Becker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/bmw005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal E. Vrana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Oezcelik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis N. Francois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5bm00172b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Busnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7226-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502378e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Biacchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.36305" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Burr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.23995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Saad&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9929-3_18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04295470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thuy Tran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ruel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429026171-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809375-7.00021-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAF040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3a5ae52630d3394180894cfc157f41cf659c365b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>