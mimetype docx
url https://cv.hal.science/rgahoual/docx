--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1498,295 +1498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific N-and O-glycosylation analysis of atacicept</w:t>
+                <w:t xml:space="preserve">Is Capillary Electrophoresis a New Tool to Monitor Acute Lithium Poisoning in Human?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Stavenhagen</w:t>
+                <w:t xml:space="preserve">Tsandni Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Palmese</w:t>
+                <w:t xml:space="preserve">Annie Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes L Hipgrave Ederveen</w:t>
+                <w:t xml:space="preserve">Jean-Louis Beaudeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (6), pp.1053-1063. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (7), pp.571-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19420862.2019.1630218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jat/bkz013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175711v1</w:t>
+                <w:t xml:space="preserve">hal-03175919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Capillary Electrophoresis a New Tool to Monitor Acute Lithium Poisoning in Human?</w:t>
+                <w:t xml:space="preserve">Site-specific N-and O-glycosylation analysis of atacicept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsandni Jamal</w:t>
+                <w:t xml:space="preserve">Kathrin Stavenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Hennequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gahoual</w:t>
+                <w:t xml:space="preserve">Elena Dominguez Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Leyris</w:t>
+                <w:t xml:space="preserve">Angelo Palmese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Beaudeux</w:t>
+                <w:t xml:space="preserve">Agnes L Hipgrave Ederveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (7), pp.571-578. </w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1053-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jat/bkz013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2019.1630218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175919v1</w:t>
+                <w:t xml:space="preserve">hal-03175711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europium labeled lactosylated albumin as a model workflow for the development of biotherapeutics</w:t>
               </w:r>
@@ -3578,421 +3578,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel sheathless CE-MS interface as an original and powerful infusion platform for nanoESI study: from intact proteins to high molecular mass noncovalent complexes.</w:t>
+                <w:t xml:space="preserve">Monoclonal antibodies biosimilarity assessment using transient isotachophoresis capillary zone electrophoresis-tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Busnel</w:t>
+                <w:t xml:space="preserve">Michaël Biacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Chicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wolff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 406 (4), pp.1029-1038. </w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.1464-1473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7226-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/mabs.36305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991315v1</w:t>
+                <w:t xml:space="preserve">hal-01981312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Antibody Primary Structure and Microvariant Characterization in a Single Injection Using Transient Isotachophoresis and Sheathless Capillary Electrophoresis–Tandem Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Novel sheathless CE-MS interface as an original and powerful infusion platform for nanoESI study: from intact proteins to high molecular mass noncovalent complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannis-Nicolas François</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac502378e⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (4), pp.1029-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7226-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981311v1</w:t>
+                <w:t xml:space="preserve">hal-02991315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal antibodies biosimilarity assessment using transient isotachophoresis capillary zone electrophoresis-tandem mass spectrometry</w:t>
+                <w:t xml:space="preserve">Full Antibody Primary Structure and Microvariant Characterization in a Single Injection Using Transient Isotachophoresis and Sheathless Capillary Electrophoresis–Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis-Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leize-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (6), pp.1464-1473. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (18), pp.9074-9081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/mabs.36305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac502378e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981312v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and multi-level characterization of trastuzumab using sheathless capillary electrophoresis-tandem mass spectrometry</w:t>
               </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gahoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD3CBAE4"/>
+    <w:nsid w:val="D1E9000C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5117,51 +5117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rgahoual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-3138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hirschler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Potier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kulus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115446" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Biacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vezin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202100036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benattar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202000389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ould-Melha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Francois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113242" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Fekete" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez-Alba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1578215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Stavenhagen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez Vega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Palmese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes L Hipgrave Ederveen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1630218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsandni Jamal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leyris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beaudeux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkz013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hen&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez-Cor- Tes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01885" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lechner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giorgetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.05.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lakayan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Haselberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govert W Somsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1414-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892201v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis&#8208;nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassur Said" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giorgetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Heidenreich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bulau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Reusch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00211" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3735" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.12.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ibrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Enkler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Becker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/bmw005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal E. Vrana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Oezcelik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis N. Francois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5bm00172b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Busnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7226-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502378e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Biacchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.36305" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Burr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.23995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Saad&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9929-3_18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04295470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thuy Tran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ruel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429026171-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809375-7.00021-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAF040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3a5ae52630d3394180894cfc157f41cf659c365b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rgahoual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8459-3138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Alez-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hirschler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Potier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2025.118385" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Reinert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Naghizade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Francois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kulus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115446" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Biacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vezin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202100036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03289975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benattar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202000389" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Ould-Melha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clodic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Francois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113242" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272143v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Fekete" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez-Alba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2019.1578215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsandni Jamal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hennequin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leyris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Beaudeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jat/bkz013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Stavenhagen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dominguez Vega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Palmese" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes L Hipgrave Ederveen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2019.1630218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Hen&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sanchez-Cor- Tes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01885" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lechner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giorgetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize-Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2019.05.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Lakayan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Haselberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govert W Somsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kool" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1414-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892201v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leize&#8208;wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis&#8208;nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8238" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassur Said" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giorgetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Heidenreich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bulau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Reusch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00211" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis-Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3735" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.12.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2016.05.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981303v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ibrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Enkler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Becker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Chicher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chromsci/bmw005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal E. Vrana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Oezcelik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis N. Francois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5bm00172b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981309v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Biacchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.36305" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Busnel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7226-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981311v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac502378e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Burr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.23995" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Saad&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9929-3_18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04295470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Thuy Tran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ruel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429026171-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809375-7.00021-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014STRAF040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:rev:3a5ae52630d3394180894cfc157f41cf659c365b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>