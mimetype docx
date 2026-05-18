--- v0 (2026-04-12)
+++ v1 (2026-05-18)
@@ -681,334 +681,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of Automatically Selected DBpedia Subjects in Electronic Medical Records to boost Hospitalization Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+                <w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ah-Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bobasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2020 - 35th ACM/SIGAPP Symposium On Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3341105.3373932⟩</w:t>
+              <w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389918v1</w:t>
+                <w:t xml:space="preserve">hal-02939363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-on-the-Web: Knowledge Graph and Services to Advance COVID-19 Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">Injection of Automatically Selected DBpedia Subjects in Electronic Medical Records to boost Hospitalization Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2020 - 19th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Athens / Virtual, Greece. </w:t>
+              <w:t xml:space="preserve">SAC 2020 - 35th ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62466-8_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3341105.3373932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939363v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injecting Domain Knowledge in Electronic Medical Records to Improve Hospitalization Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1107,51 +1107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Noual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1219,51 +1219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des améliorations de prédiction d'hospitalisation par l'ajout de connaissances métier aux dossiers médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,411 +1321,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un validateur d'ontologies par rapport à des profils OWL implémenté dans le langage STTL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing domain-specific ontologies at ease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Cardellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagro Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2017 - Atelier OWL Reasoning in Practice, Plate-Forme Intelligence Artificielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.11</w:t>
+              <w:t xml:space="preserve">XLII CLEI | 46JAIIO, SAOA17 - Conferencia Latinoamericana de Informática | Jornadas Argentinas de Informática, Simposio Argentino de Ontologías y sus Aplicaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Córdoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559088v1</w:t>
+                <w:t xml:space="preserve">hal-01626620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up enrichment of top-down ontologies through annotation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un validateur d'ontologies par rapport à des profils OWL implémenté dans le langage STTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Villata</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAIL Workshop on `MIning and REasoning with Legal texts' (MIREL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">PFIA 2017 - Atelier OWL Reasoning in Practice, Plate-Forme Intelligence Artificielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834796v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing domain-specific ontologies at ease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-up enrichment of top-down ontologies through annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Cardellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagro Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Cardellino</w:t>
+                <w:t xml:space="preserve">Laura Alonso Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milagro Teruel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLII CLEI | 46JAIIO, SAOA17 - Conferencia Latinoamericana de Informática | Jornadas Argentinas de Informática, Simposio Argentino de Ontologías y sus Aplicaciones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Córdoba, Argentina</w:t>
+              <w:t xml:space="preserve">ICAIL Workshop on `MIning and REasoning with Legal texts' (MIREL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626620v1</w:t>
+                <w:t xml:space="preserve">hal-01834796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating Ontologies against OWL 2 Profiles with the SPARQL Template Transformation Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1853,51 +1853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69FA1463"/>
+    <w:nsid w:val="5643F07C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2084,51 +2084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rgazzott" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5618-9776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00261-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301330v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373932" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064421v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157559v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Noual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Teruel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rgazzott" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5618-9776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502001v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00261-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ah-Kane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301330v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62466-8_19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064421v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157559v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Noual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Teruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>