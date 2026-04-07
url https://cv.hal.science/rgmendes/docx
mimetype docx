--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -408,295 +408,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Edge States in Colloidal Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Platelets</w:t>
+                <w:t xml:space="preserve">Unraveling the Formation of Ternary AgCuSe Crystalline Nanophases and Their Potential as Antibacterial Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper R Moes</w:t>
+                <w:t xml:space="preserve">Mengxi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jara F Vliem</w:t>
+                <w:t xml:space="preserve">Beatriz Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M M C de Melo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrés R Botello-Méndez</w:t>
+                <w:t xml:space="preserve">Lluís Yedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen van Gog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn van Huis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04460⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (20), pp.10154-10166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575158v2</w:t>
+                <w:t xml:space="preserve">hal-05411349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Formation of Ternary AgCuSe Crystalline Nanophases and Their Potential as Antibacterial Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Edge States in Colloidal Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper R Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jara F Vliem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengxi Lin</w:t>
+                <w:t xml:space="preserve">Pedro M M C de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Vargas</w:t>
+                <w:t xml:space="preserve">Thomas C Wigmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Yedra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marijn van Huis</w:t>
+                <w:t xml:space="preserve">Andrés R Botello-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (20), pp.10154-10166. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (17), pp.5110 - 5116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c04460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411349v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchoring PdOx clusters on defective alumina for improved catalytic methane oxidation</w:t>
               </w:r>
@@ -985,51 +985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mendes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Ta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gemming" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen van Gog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Huis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202412889" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Welling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Peimanifard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bransen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400333" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575158v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper R Moes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jara F Vliem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M M C de Melo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Wigmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s R Botello-M&#233;ndez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04460" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxi Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Yedra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Genz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Ye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50216-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mendes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang Ta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gemming" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen van Gog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Huis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202412889" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Watanabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Welling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Peimanifard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bransen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202400333" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxi Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Yedra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01604" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575158v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper R Moes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jara F Vliem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M M C de Melo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Wigmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s R Botello-M&#233;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c04460" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Genz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Ye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meirer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50216-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>