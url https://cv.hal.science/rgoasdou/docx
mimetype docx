--- v0 (2026-04-12)
+++ v1 (2026-05-05)
@@ -1513,230 +1513,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01436005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel(s) référent(s) pour les jugements sur la compréhension de texte ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodriguez Sabine</w:t>
+                <w:t xml:space="preserve">Regards d’enseignants sur une épreuve externe de compréhension de texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jhean-Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rodriguez-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Goasdoué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le jugement professionnel, au cœur de l’évaluation et de la régulation des apprentissages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le jugement professionnel, au coeur de l'évaluation et de la régulation des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01383012v1</w:t>
+                <w:t xml:space="preserve">hal-03751676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards d’enseignants sur une épreuve externe de compréhension de texte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel(s) référent(s) pour les jugements sur la compréhension de texte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodriguez Sabine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Goasdoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jhean-Larose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Mottier Lopez; Walther Tessaro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le jugement professionnel, au coeur de l'évaluation et de la régulation des apprentissages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le jugement professionnel, au cœur de l’évaluation et de la régulation des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-0343-2026-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0340-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751676v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la frontière entre l’écologique et l’expérimental : des situations aménagées pour étudier l’activité évaluative en mathématiques</w:t>
               </w:r>
@@ -2558,51 +2558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Goasdou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.163.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubroeucq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rodriguez-Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romainville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/nouvelles-perspectives-en-didactique-geometrie-evaluation-des-apprentissages-mathematiques/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseigner-les-mathematiques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807307155-levaluation-la-lumiere-des-contextes-et-des-disciplines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Sabine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0340-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Maury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nabbout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-2-8178-0034-9_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0034-9_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lerner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Montandon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Goasdou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vantourout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.163.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bril" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubroeucq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lejeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rodriguez-Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romainville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/nouvelles-perspectives-en-didactique-geometrie-evaluation-des-apprentissages-mathematiques/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/enseigner-les-mathematiques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807307155-levaluation-la-lumiere-des-contextes-et-des-disciplines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Sabine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0340-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Maury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nabbout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-2-8178-0034-9_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0034-9_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=20673" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lerner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Montandon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>