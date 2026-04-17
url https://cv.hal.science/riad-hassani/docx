--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -602,295 +602,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of a fault zone and a volcanic reservoir from 3D elasto-plastic models: Rheological conditions for mutual trigger based on a field case from the Andean Southern Volcanic Zone</w:t>
+                <w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javiera Ruz Ginouves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cembrano</w:t>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Iturrieta</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Sáez Leiva</w:t>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 418, pp.107317. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.e2021TC006885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552201v1</w:t>
+                <w:t xml:space="preserve">hal-03360128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+                <w:t xml:space="preserve">The interplay of a fault zone and a volcanic reservoir from 3D elasto-plastic models: Rheological conditions for mutual trigger based on a field case from the Andean Southern Volcanic Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riad Hassani</w:t>
+                <w:t xml:space="preserve">Javiera Ruz Ginouves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Arcay</w:t>
+                <w:t xml:space="preserve">José Cembrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Pablo Iturrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+                <w:t xml:space="preserve">Felipe Sáez Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (11), pp.e2021TC006885. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.107317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360128v2</w:t>
+                <w:t xml:space="preserve">hal-03552201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective parameterization of texture-induced viscous anisotropy in orthotropic materials with application for modeling geodynamical flows</w:t>
               </w:r>
@@ -1221,321 +1221,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between slab dip and topography segmentation in an oblique subduction zone: Insights from numerical modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do subduction processes contribute to forearc Andean uplift? Insights from numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Araya</w:t>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerbault</w:t>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hassani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Letourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL064047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.10.1016/j.jog.2015.04.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230958v1</w:t>
+                <w:t xml:space="preserve">hal-01147947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do subduction processes contribute to forearc Andean uplift? Insights from numerical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Martinod</w:t>
+                <w:t xml:space="preserve">Relationship between slab dip and topography segmentation in an oblique subduction zone: Insights from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">R. Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Letourmy</w:t>
+                <w:t xml:space="preserve">M. Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Henry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96, pp.10.1016/j.jog.2015.04.001. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (14), pp.5786-5795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147947v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical analysis of a natural example of onland gravity gliding: The role of river incision and deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1582,77 +1582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fictitious domain method for lithosphere-asthenosphere interaction: Application to periodic slab folding in the upper mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Hervé Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (3), pp.Q03009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1803,77 +1803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependency of slab geometry on absolute velocities and conditions for cyclicity: insights from numerical modelling,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2067,51 +2067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of lithosphere-asthenosphere interaction in a subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2209,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 274 (3-4), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of margin curvature on plate deformation in a 3-D numerical model of subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,51 +2689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstable perturbation of the equilibrium under Coulomb friction: Nonlinear eigenvalue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. R. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,307 +2903,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental microstylolites in quartz and modelling of natural stylolitic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Optimization and Supremal Minimization Approaches in Landslides Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
+                <w:t xml:space="preserve">I. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Renard</w:t>
+                <w:t xml:space="preserve">Thomas Lachand-Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (3), pp.349-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-005-0830-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201775v1</w:t>
+                <w:t xml:space="preserve">insu-00271569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization and Supremal Minimization Approaches in Landslides Modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental microstylolites in quartz and modelling of natural stylolitic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lachand-Robert</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27, pp.89-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00271569v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental stylolites in quartz and modeled application to natural structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Muquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3383,51 +3383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3636,103 +3636,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Arcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -3800,51 +3800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cembrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab geometry depending on absolute velocities and possibilities of cyclicity, Insights from numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothy B. Byrne; Char-Shine Liu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and geophysics of an arc-continent collision, Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 358, Geological Society of America, pp.177-186, 2002, 9780813723587 (print)</w:t>
@@ -4454,51 +4454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucan Mameri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tommasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cembrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Lara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Ruz Ginouves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cembrano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iturrieta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S&#225;ez Leiva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107317" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6737" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa Lizama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Souche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Araya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letourmy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF003062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05426.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05650.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bonnardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M71X07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVG8WMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03752.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00198937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Ionescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Sakki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P5VGWQD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.02.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lachand-Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-005-0830-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G62TMQ3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hild" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z119TVLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qoc Lan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2002.01571.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9519" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#228;ssig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Topuz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucan Mameri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tommasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cembrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Lara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Ruz Ginouves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cembrano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iturrieta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S&#225;ez Leiva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6737" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa Lizama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Souche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letourmy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Araya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF003062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05426.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05650.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bonnardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M71X07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVG8WMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03752.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00198937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Ionescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Sakki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P5VGWQD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.02.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lachand-Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-005-0830-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G62TMQ3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hild" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z119TVLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qoc Lan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2002.01571.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9519" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#228;ssig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Topuz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>