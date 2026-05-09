--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -1221,499 +1221,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do subduction processes contribute to forearc Andean uplift? Insights from numerical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between slab dip and topography segmentation in an oblique subduction zone: Insights from numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Martinod</w:t>
+                <w:t xml:space="preserve">R. Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">M. Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Letourmy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (14), pp.5786-5795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147947v1</w:t>
+                <w:t xml:space="preserve">hal-01230958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between slab dip and topography segmentation in an oblique subduction zone: Insights from numerical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+                <w:t xml:space="preserve">How do subduction processes contribute to forearc Andean uplift? Insights from numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Araya</w:t>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerbault</w:t>
+                <w:t xml:space="preserve">Yoann Letourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hassani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (14), pp.5786-5795. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.10.1016/j.jog.2015.04.001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL064047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230958v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis of a natural example of onland gravity gliding: The role of river incision and deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fictitious domain method for lithosphere-asthenosphere interaction: Application to periodic slab folding in the upper mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Messager</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Nivière</w:t>
+                <w:t xml:space="preserve">J-Hervé Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JF003062⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.1852-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059297v1</w:t>
+                <w:t xml:space="preserve">hal-01390095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fictitious domain method for lithosphere-asthenosphere interaction: Application to periodic slab folding in the upper mantle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mechanical analysis of a natural example of onland gravity gliding: The role of river incision and deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Hervé Prévost</w:t>
+                <w:t xml:space="preserve">Bertrand Nivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (5), pp.1852-1877. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (7), pp.1581-1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GC005241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JF003062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390095v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-plastic and hydromechanical models of failure around an infinitely long magma chamber,</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (3), pp.Q03009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1803,77 +1803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependency of slab geometry on absolute velocities and conditions for cyclicity: insights from numerical modelling,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,692 +2048,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of lithosphere-asthenosphere interaction in a subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEFORMATION and RUPTURE of the OCEANIC CRUST MAY CONTROL GROWTH of HAWAIIAN VOLCANOES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Bonnardot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Tric</w:t>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Okubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.009⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451, pp.453-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00367459v1</w:t>
+                <w:t xml:space="preserve">ensl-00283334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraplate continental deformation: Influence of a heat-producing layer in the lithospheric mantle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of lithosphere-asthenosphere interaction in a subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 274 (3-4), pp.392-400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.040⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 272 (3-4), pp.698-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411386v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00367459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of margin curvature on plate deformation in a 3-D numerical model of subduction zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Intraplate continental deformation: Influence of a heat-producing layer in the lithospheric mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 173 (3), pp.1084 à 1094. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 274 (3-4), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03752.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00332444v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and rupture of the oceanic crust may control growth of Hawaiian volcanoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+                <w:t xml:space="preserve">Effect of margin curvature on plate deformation in a 3-D numerical model of subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Monteux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riad Hassani</w:t>
+                <w:t xml:space="preserve">E. Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Okubo</w:t>
+                <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 451 (7177), pp.453 - 456. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 173 (3), pp.1084 à 1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature06481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03752.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636049v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00332444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFORMATION and RUPTURE of the OCEANIC CRUST MAY CONTROL GROWTH of HAWAIIAN VOLCANOES</w:t>
+                <w:t xml:space="preserve">Deformation and rupture of the oceanic crust may control growth of Hawaiian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Okubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 451, pp.453-456. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+              <w:t xml:space="preserve">, 2008, 451 (7177), pp.453 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00283334v1</w:t>
+                <w:t xml:space="preserve">hal-01636049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstable perturbation of the equilibrium under Coulomb friction: Nonlinear eigenvalue analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. R. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Optimization and Supremal Minimization Approaches in Landslides Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Muquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3383,51 +3383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3630,286 +3630,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+                <w:t xml:space="preserve">Could the Liquiñe-Ofqui fault zone promote the 2011 Cordon Caulle eruption ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Novoa Lizama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gerbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cembrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588237v1</w:t>
+                <w:t xml:space="preserve">insu-03669260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the Liquiñe-Ofqui fault zone promote the 2011 Cordon Caulle eruption ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Lara</w:t>
+                <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03669260v1</w:t>
+                <w:t xml:space="preserve">hal-03588237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Armenian and NW Anatolian ophiolites: new insights for the closure of the Tethys domain and obduction onto the South Armenian Block and Anatolian-Tauride Platform before collision through dynamic modeling</w:t>
               </w:r>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab geometry depending on absolute velocities and possibilities of cyclicity, Insights from numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4212,51 +4212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothy B. Byrne; Char-Shine Liu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology and geophysics of an arc-continent collision, Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 358, Geological Society of America, pp.177-186, 2002, 9780813723587 (print)</w:t>
@@ -4454,51 +4454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucan Mameri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tommasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cembrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Lara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Ruz Ginouves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cembrano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iturrieta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S&#225;ez Leiva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6737" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa Lizama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Souche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letourmy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Araya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF003062" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05426.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05650.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bonnardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M71X07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Neves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVG8WMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03752.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00198937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Ionescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Sakki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P5VGWQD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.02.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lachand-Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-005-0830-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G62TMQ3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hild" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z119TVLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qoc Lan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2002.01571.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669260v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9519" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#228;ssig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Topuz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucan Mameri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tommasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gerbault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2022.107628" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cembrano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Lara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Jinyang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2022.104774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Ruz Ginouves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cembrano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iturrieta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe S&#225;ez Leiva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6737" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Novoa Lizama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Souche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230958v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Araya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Letourmy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2015.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF003062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05426.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05650.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Okubo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bonnardot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M71X07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Neves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.07.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FVG8WMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00332444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03752.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00198937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Ionescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Sakki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.11.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P5VGWQD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.02.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ionescu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lachand-Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-005-0830-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G62TMQ3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gratier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hild" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z119TVLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02038.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qoc Lan Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2002.01571.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9519" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061299v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#228;ssig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sosson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Topuz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392982v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Chemenda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lallemand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>