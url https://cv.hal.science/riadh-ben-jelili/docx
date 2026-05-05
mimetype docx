--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -490,155 +490,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Tunisia’s democracy on its deathbed: Social Capital, Economic Insecurity, Middle Class and Attitudes Toward Democracy</w:t>
+                <w:t xml:space="preserve">Indice composite de souveraineté économique: Note méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315628v2</w:t>
+                <w:t xml:space="preserve">hal-04324183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice composite de souveraineté économique: Note méthodologique</w:t>
+                <w:t xml:space="preserve">Is Tunisia’s democracy on its deathbed: Social Capital, Economic Insecurity, Middle Class and Attitudes Toward Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324183v2</w:t>
+                <w:t xml:space="preserve">hal-04315628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Composite Measure of FDI Attractiveness: Global FDI Country Attractiveness (GFICA) Index</w:t>
               </w:r>
@@ -2668,51 +2668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Jelili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adoukonou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315628v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324183v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djoufelkit-Cottenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economic Research Forum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2024.2372396" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17938120.2023.2254190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17938120.2020.1719700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rmeef-2019-0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abdmoulah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1759-3441.12059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdel-Azim Ebrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jellal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goaied" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Jelili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adoukonou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324183v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315628v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djoufelkit-Cottenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economic Research Forum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2024.2372396" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17938120.2023.2254190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17938120.2020.1719700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rmeef-2019-0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abdmoulah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1759-3441.12059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdel-Azim Ebrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jellal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goaied" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>