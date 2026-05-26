--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -490,155 +490,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice composite de souveraineté économique: Note méthodologique</w:t>
+                <w:t xml:space="preserve">Is Tunisia’s democracy on its deathbed: Social Capital, Economic Insecurity, Middle Class and Attitudes Toward Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324183v2</w:t>
+                <w:t xml:space="preserve">hal-04315628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Tunisia’s democracy on its deathbed: Social Capital, Economic Insecurity, Middle Class and Attitudes Toward Democracy</w:t>
+                <w:t xml:space="preserve">Indice composite de souveraineté économique: Note méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315628v2</w:t>
+                <w:t xml:space="preserve">hal-04324183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Composite Measure of FDI Attractiveness: Global FDI Country Attractiveness (GFICA) Index</w:t>
               </w:r>
@@ -746,291 +746,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firm Heterogeneity and Productivity: The Contribution of Microdata</w:t>
+                <w:t xml:space="preserve">Tourism in Arab South Mediterranean Countries: The Competitiveness Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840600v1</w:t>
+                <w:t xml:space="preserve">hal-03840596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism in Arab South Mediterranean Countries: The Competitiveness Challenge</w:t>
+                <w:t xml:space="preserve">Firm Heterogeneity and Productivity: The Contribution of Microdata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840596v1</w:t>
+                <w:t xml:space="preserve">hal-03840600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conventional and Corrected Measures of Gender-related Development Index (GDI): What Happens to the Arab Countries Ranking?</w:t>
+                <w:t xml:space="preserve">Notes on Challenges of the Economic Security in the State of Kuwait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840598v1</w:t>
+                <w:t xml:space="preserve">hal-03840604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on Challenges of the Economic Security in the State of Kuwait</w:t>
+                <w:t xml:space="preserve">Conventional and Corrected Measures of Gender-related Development Index (GDI): What Happens to the Arab Countries Ranking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840604v1</w:t>
+                <w:t xml:space="preserve">hal-03840598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normative approach of upstream-downstream relationships in the tourism sector: implication for the tourism policy of the South Mediterranean countries</w:t>
               </w:r>
@@ -1154,98 +1154,912 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Tunisia’s democracy on its deathbed? Social capital, economic insecurity and attitudes toward democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.427-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02255189.2024.2372396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does political risk matter for foreign direct investment into Arab economies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle East Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17938120.2023.2254190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Default Loss Risks Matter for Arab Exports? Evidence from a Gravity Modelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Middle East Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rmeef-2019-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does foreign direct investment affect growth in MENA countries? A semi-parametric fixed-effects approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle East Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17938120.2020.1719700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Access to Finance Thresholds and the Finance-Growth Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Abdmoulah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Papers: A journal of applied economics and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.522 - 534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1759-3441.12059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Finance-Growth Nexus: Further Evidence from Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Middle East Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourism Competitiveness and Specialization in South Mediterranean Countries: A Panel Data Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdel-Azim Ebrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of development and economics policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning and Productivity Performance in Arab Manufacturing Industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of development and economics policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRANSFERTS DES MIGRANTS TUNISIENS ET QUALIFICATION -THÉORIE ET ÉVIDENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jellal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité économique. Revue d'analyse économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASSIMILATION SOCIALE DES IMMIGRANTS TUNISIENS EN EUROPE ET DECISION DE MIGRATION DE RETOUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Drivers of Corporate Green Bond Growth in Europe: A Structural Equation Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Ben Jelili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1274,871 +2088,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Financial Economics Meeting (FEM-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDC Paris Business School, INSEEC Grande Ecole, Athens University of Economics and Business, and CY Cergy Paris University, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788537v1</w:t>
-              </w:r>
-[...812 lines deleted...]
-                <w:t xml:space="preserve">hal-03840570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2668,51 +2668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Jelili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adoukonou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324183v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315628v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djoufelkit-Cottenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economic Research Forum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2024.2372396" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17938120.2023.2254190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17938120.2020.1719700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rmeef-2019-0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abdmoulah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1759-3441.12059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdel-Azim Ebrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jellal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goaied" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ben Jelili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adoukonou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fahmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315628v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324183v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djoufelkit-Cottenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economic Research Forum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2024.2372396" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17938120.2023.2254190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rmeef-2019-0013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17938120.2020.1719700" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abdmoulah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1759-3441.12059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdel-Azim Ebrahim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jellal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goaied" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>