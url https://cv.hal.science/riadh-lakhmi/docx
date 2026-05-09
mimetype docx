--- v0 (2026-03-29)
+++ v1 (2026-05-09)
@@ -771,294 +771,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03203120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic and organic screen-printed cantilever-based gas sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of screen-printed PZT cantilevers both self-actuated and self-read-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Clément</w:t>
+                <w:t xml:space="preserve">Mario Maglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Llobet</w:t>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Zamarreño</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Lucat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.12006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932764v1</w:t>
+                <w:t xml:space="preserve">hal-00725671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of screen-printed PZT cantilevers both self-actuated and self-read-out</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inorganic and organic screen-printed cantilever-based gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Debéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lucat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrick Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Llobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Zamarreño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 173 (6), pp.215-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00725671v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the longitudinal mode of screen-printed piezoelectric cantilevers coated with PEUT for toluene detection. Comparison with silicon cantilevers</w:t>
               </w:r>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 187, pp.198-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1187,64 +1187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (6), pp.1133-1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1447,51 +1447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05093928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.03.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Llobet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Zamarre&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BFEDDEF840357FBEC574C313A30E3E13671717D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2040387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05093928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouredji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.03.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359304v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109920" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Maglione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BFEDDEF840357FBEC574C313A30E3E13671717D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cl&#233;ment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Llobet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Zamarre&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2040387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>