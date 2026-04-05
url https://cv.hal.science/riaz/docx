--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riaz Bhanbhro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lic. Tech & PhD (Lulea University, Sweden)                       Research Interests: Geotechnics, Modeling and Behavior of Materials, Advanced Laboratories</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">riaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4263-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In my academic career spanning over a decade, I have gained extensive experience in geotechnical engineering research and education.  Currently, as an Associate Professor at Quaid-e-Awam University, Pakistan, I co-chair the Civil Engineering Department, overseeing a the academic and administrative activites within the department.  In this role, I have fostered a collaborative environment, contributing to departmental success.  My research endeavors include leading two successful HEC-funded projects (each valued at 7.4 million PKR) and mentoring students, with two PhD students guided (one successfully defended), over 15 undergraduate and master's theses supervised, and a commendable student satisfaction rating of 4.8 out of 5 in Soil Mechanics and Geotechnical Engineering courses.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prior to this, my tenure as a Research Associate at Lulea University of Technology, Sweden, focused on establishing fundamental properties of Swedish tailings dams.  This research culminated in a comprehensive database and 10 published papers, with my doctoral thesis further solidifying my expertise.  I have also provided valuable different geotechnical investigation reports that met project-specific requirements.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workability and strength of recycled aggregate concrete reinforced with nylon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Ahmed Jokhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Ali Malah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehran University Research Journal of Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22581/muet1982.2850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cement on Clayey Silt for Stabilization of Canal Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.957-972. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Settlement of a Piled Raft Foundation on Coastal Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Raghib Abbas Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tauha Hussain Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Civil Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28991/CEJ-2023-09-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Overburden on Hydraulic Conductivity and Numerical Analyses of Seepage and Stability of Cement Stabilized Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.2240-2254. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/cea.2023.110441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of EPS Bead Size and Cement Proportions on the Strength and Deformation of Light-Weighted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.9709-9714. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of high-water content dredged sediment treated with chemical-physical combined method at low cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Fatah Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (22), pp.32763-32772. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Recycled Aggregates and Compressive Strength of No-Fines Recycled-Aggregate Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Dahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Rahu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.7641-7646. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties and Particle Breakage of Uniform-Sized Tailings Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term performance of stabilized Zn-contaminated dredged sediment slurry treated with the PHDVPSS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traore Abdoul Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Mehroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (13), pp.19262-19272. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Assessment of Self-Compacted Concrete incorporating Fly Ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftab Hameed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Hussain Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5392-5395. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Rapid Drawdown of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5496-5500. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Investigations of an Earth-Filled Site for Construction of a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Ali Siyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaid-e-awam University research journal of engineering science &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (02), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52584/QRJ.1802.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of an Embankment Dam’s Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.5016-5020. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Construction and Long Term Settlement of an Embankment Dam Computed with Two Constitutive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4750-4754. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr-Coulomb and Hardening Soil Model Comparison of the Settlement of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4654-4658. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element analysis of pile responses to adjacent excavation in soft clay: Effects of different excavation depths systems relative to a floating pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dildar Ali Mangnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.138-155. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of soft tailings from different depths of a Swedish tailings dam: Results from triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Knutsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24200/sci.2018.20418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral behaviour of a pile group due to side-by-side twin tunnelling in dry sand: 3D centrifuge tests and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W.W. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.48-64. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Breaches in Irrigation Canals in Sindh Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhir Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06 (04), pp.214-223. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2014.64027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using cemented-soils for canal embankments in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saleh Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019 Geotechnical Engineering foundation of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reyjkjavik, Iceland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Primary And Secondary Deformations and Particle Breakage of Tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Buenos Aires, Argentina. pp.2481 - 2488, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-2481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Tailings: Laboratory Tests from a Swedish Tailings Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2017. English. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Tailings: Basic Description of a Tailings Material from Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2014. English. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riaz Bhanbhro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lic. Tech & PhD (Lulea University, Sweden)                       Research Interests: Geotechnics, Modeling and Behavior of Materials, Advanced Laboratories</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">riaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5987-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4263-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor and Head of the Geotechnical Laboratory at Quaid-e-Awam University, I bring over five months of experience fostering collaboration and innovation within the Civil Engineering Department. In addition to managing laboratory operations and reducing expenses, I support our academic mission by overseeing departmental financial responsibilities as Co-Chairman and contributing to an environment of academic and research excellence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With over eight years as a Consulting Engineer, I specialize in geotechnical engineering services, including soil investigation, foundation design, and slope stability analysis. My work integrates advanced methods such as borehole logging, in-situ testing, and laboratory testing interpretation to deliver comprehensive geotechnical investigation reports and practical engineering solutions. My expertise is complemented by a solid foundation in Python programming and a commitment to advancing construction engineering and higher education teaching.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workability and strength of recycled aggregate concrete reinforced with nylon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Ahmed Jokhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Ali Malah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehran University Research Journal of Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22581/muet1982.2850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Overburden on Hydraulic Conductivity and Numerical Analyses of Seepage and Stability of Cement Stabilized Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.2240-2254. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/cea.2023.110441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cement on Clayey Silt for Stabilization of Canal Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.957-972. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Settlement of a Piled Raft Foundation on Coastal Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Raghib Abbas Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tauha Hussain Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Civil Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28991/CEJ-2023-09-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of high-water content dredged sediment treated with chemical-physical combined method at low cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Fatah Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (22), pp.32763-32772. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of EPS Bead Size and Cement Proportions on the Strength and Deformation of Light-Weighted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.9709-9714. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term performance of stabilized Zn-contaminated dredged sediment slurry treated with the PHDVPSS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traore Abdoul Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Mehroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (13), pp.19262-19272. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Recycled Aggregates and Compressive Strength of No-Fines Recycled-Aggregate Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Dahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Rahu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.7641-7646. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties and Particle Breakage of Uniform-Sized Tailings Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Assessment of Self-Compacted Concrete incorporating Fly Ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftab Hameed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Hussain Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5392-5395. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Rapid Drawdown of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5496-5500. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Investigations of an Earth-Filled Site for Construction of a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Ali Siyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaid-e-awam University research journal of engineering science &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (02), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52584/QRJ.1802.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element analysis of pile responses to adjacent excavation in soft clay: Effects of different excavation depths systems relative to a floating pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dildar Ali Mangnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.138-155. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of an Embankment Dam’s Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.5016-5020. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Construction and Long Term Settlement of an Embankment Dam Computed with Two Constitutive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4750-4754. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr-Coulomb and Hardening Soil Model Comparison of the Settlement of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4654-4658. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral behaviour of a pile group due to side-by-side twin tunnelling in dry sand: 3D centrifuge tests and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W.W. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.48-64. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of soft tailings from different depths of a Swedish tailings dam: Results from triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Knutsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24200/sci.2018.20418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Breaches in Irrigation Canals in Sindh Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhir Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06 (04), pp.214-223. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2014.64027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using cemented-soils for canal embankments in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saleh Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019 Geotechnical Engineering foundation of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reyjkjavik, Iceland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Primary And Secondary Deformations and Particle Breakage of Tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Buenos Aires, Argentina. pp.2481 - 2488, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-2481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Tailings: Laboratory Tests from a Swedish Tailings Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2017. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Tailings: Basic Description of a Tailings Material from Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2014. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2283C581"/>
+    <w:nsid w:val="F2791136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4263-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Ahmed Jokhio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Ahmed Memon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Malah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboob Oad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Bhanbhro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22581/muet1982.2850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Zardari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Auchar Zardari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Khan Mastoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00804-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Raghib Abbas Shah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauha Hussain Ali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-02-05" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2023.110441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Hussain Bhutto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5362" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fatah Traore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18167-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Dahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Rahu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.4349" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtiar Ali Soomro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edesk&#228;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003597" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunlong Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Abdoul Fatah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Mehroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17155-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ayoub Memon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ahmed Memon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab Hameed Memon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahid Hussain Lashari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghullam Shabir Bhurgri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Ali Siyal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52584/QRJ.1802.11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Ali Mangnejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2019.01.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Knutsson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Knutsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2018.20418" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.W. Ng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2018.04.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Al-Ansari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2014.64027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Saleh Qureshi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edeskar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-2481" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5987-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4263-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Ahmed Jokhio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Ahmed Memon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Malah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboob Oad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Bhanbhro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22581/muet1982.2850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Zardari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Auchar Zardari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Khan Mastoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2023.110441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00804-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Raghib Abbas Shah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauha Hussain Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-02-05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fatah Traore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18167-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Hussain Bhutto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunlong Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Abdoul Fatah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Mehroz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17155-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Dahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Rahu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.4349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtiar Ali Soomro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edesk&#228;r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003597" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ayoub Memon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ahmed Memon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab Hameed Memon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahid Hussain Lashari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghullam Shabir Bhurgri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Ali Siyal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52584/QRJ.1802.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Ali Mangnejo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2019.01.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3180" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.W. Ng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2018.04.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Knutsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Knutsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2018.20418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Al-Ansari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2014.64027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Saleh Qureshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edeskar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-2481" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>