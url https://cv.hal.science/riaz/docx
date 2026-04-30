--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riaz Bhanbhro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lic. Tech & PhD (Lulea University, Sweden)                       Research Interests: Geotechnics, Modeling and Behavior of Materials, Advanced Laboratories</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">riaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5987-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4263-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor and Head of the Geotechnical Laboratory at Quaid-e-Awam University, I bring over five months of experience fostering collaboration and innovation within the Civil Engineering Department. In addition to managing laboratory operations and reducing expenses, I support our academic mission by overseeing departmental financial responsibilities as Co-Chairman and contributing to an environment of academic and research excellence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With over eight years as a Consulting Engineer, I specialize in geotechnical engineering services, including soil investigation, foundation design, and slope stability analysis. My work integrates advanced methods such as borehole logging, in-situ testing, and laboratory testing interpretation to deliver comprehensive geotechnical investigation reports and practical engineering solutions. My expertise is complemented by a solid foundation in Python programming and a commitment to advancing construction engineering and higher education teaching.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workability and strength of recycled aggregate concrete reinforced with nylon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Ahmed Jokhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Ali Malah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehran University Research Journal of Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22581/muet1982.2850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Overburden on Hydraulic Conductivity and Numerical Analyses of Seepage and Stability of Cement Stabilized Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.2240-2254. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/cea.2023.110441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cement on Clayey Silt for Stabilization of Canal Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.957-972. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Settlement of a Piled Raft Foundation on Coastal Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Raghib Abbas Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tauha Hussain Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Civil Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28991/CEJ-2023-09-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of high-water content dredged sediment treated with chemical-physical combined method at low cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Fatah Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (22), pp.32763-32772. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of EPS Bead Size and Cement Proportions on the Strength and Deformation of Light-Weighted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.9709-9714. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term performance of stabilized Zn-contaminated dredged sediment slurry treated with the PHDVPSS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traore Abdoul Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Mehroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (13), pp.19262-19272. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Recycled Aggregates and Compressive Strength of No-Fines Recycled-Aggregate Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Dahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Rahu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.7641-7646. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties and Particle Breakage of Uniform-Sized Tailings Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Assessment of Self-Compacted Concrete incorporating Fly Ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftab Hameed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Hussain Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5392-5395. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Rapid Drawdown of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5496-5500. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Investigations of an Earth-Filled Site for Construction of a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Ali Siyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaid-e-awam University research journal of engineering science &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (02), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52584/QRJ.1802.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element analysis of pile responses to adjacent excavation in soft clay: Effects of different excavation depths systems relative to a floating pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dildar Ali Mangnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.138-155. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of an Embankment Dam’s Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.5016-5020. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Construction and Long Term Settlement of an Embankment Dam Computed with Two Constitutive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4750-4754. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr-Coulomb and Hardening Soil Model Comparison of the Settlement of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4654-4658. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral behaviour of a pile group due to side-by-side twin tunnelling in dry sand: 3D centrifuge tests and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W.W. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.48-64. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of soft tailings from different depths of a Swedish tailings dam: Results from triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Knutsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24200/sci.2018.20418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Breaches in Irrigation Canals in Sindh Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhir Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06 (04), pp.214-223. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2014.64027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using cemented-soils for canal embankments in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saleh Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019 Geotechnical Engineering foundation of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reyjkjavik, Iceland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Primary And Secondary Deformations and Particle Breakage of Tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Buenos Aires, Argentina. pp.2481 - 2488, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-2481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Tailings: Laboratory Tests from a Swedish Tailings Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2017. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Tailings: Basic Description of a Tailings Material from Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2014. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riaz Bhanbhro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lic. Tech & PhD (Lulea University, Sweden)                       Research Interests: Geotechnics, Modeling and Behavior of Materials, Advanced Laboratories</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">riaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5987-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4263-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor and Head of the Geotechnical Laboratory at Quaid-e-Awam University, I bring over five months of experience fostering collaboration and innovation within the Civil Engineering Department. In addition to managing laboratory operations and reducing expenses, I support our academic mission by overseeing departmental financial responsibilities as Co-Chairman and contributing to an environment of academic and research excellence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With over eight years as a Consulting Engineer, I specialize in geotechnical engineering services, including soil investigation, foundation design, and slope stability analysis. My work integrates advanced methods such as borehole logging, in-situ testing, and laboratory testing interpretation to deliver comprehensive geotechnical investigation reports and practical engineering solutions. My expertise is complemented by a solid foundation in Python programming and a commitment to advancing construction engineering and higher education teaching.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workability and strength of recycled aggregate concrete reinforced with nylon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Ahmed Jokhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Ali Malah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehran University Research Journal of Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22581/muet1982.2850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Settlement of a Piled Raft Foundation on Coastal Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Raghib Abbas Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tauha Hussain Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Civil Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28991/CEJ-2023-09-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cement on Clayey Silt for Stabilization of Canal Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.957-972. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Overburden on Hydraulic Conductivity and Numerical Analyses of Seepage and Stability of Cement Stabilized Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.2240-2254. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/cea.2023.110441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of high-water content dredged sediment treated with chemical-physical combined method at low cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Fatah Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (22), pp.32763-32772. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of EPS Bead Size and Cement Proportions on the Strength and Deformation of Light-Weighted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.9709-9714. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Recycled Aggregates and Compressive Strength of No-Fines Recycled-Aggregate Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Dahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Rahu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.7641-7646. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties and Particle Breakage of Uniform-Sized Tailings Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term performance of stabilized Zn-contaminated dredged sediment slurry treated with the PHDVPSS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traore Abdoul Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Mehroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (13), pp.19262-19272. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Assessment of Self-Compacted Concrete incorporating Fly Ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftab Hameed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Hussain Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5392-5395. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Rapid Drawdown of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5496-5500. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Investigations of an Earth-Filled Site for Construction of a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Ali Siyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaid-e-awam University research journal of engineering science &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (02), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52584/QRJ.1802.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of an Embankment Dam’s Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.5016-5020. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Construction and Long Term Settlement of an Embankment Dam Computed with Two Constitutive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4750-4754. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr-Coulomb and Hardening Soil Model Comparison of the Settlement of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4654-4658. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element analysis of pile responses to adjacent excavation in soft clay: Effects of different excavation depths systems relative to a floating pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dildar Ali Mangnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.138-155. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of soft tailings from different depths of a Swedish tailings dam: Results from triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Knutsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24200/sci.2018.20418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral behaviour of a pile group due to side-by-side twin tunnelling in dry sand: 3D centrifuge tests and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W.W. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.48-64. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Breaches in Irrigation Canals in Sindh Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhir Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06 (04), pp.214-223. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2014.64027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using cemented-soils for canal embankments in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saleh Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019 Geotechnical Engineering foundation of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reyjkjavik, Iceland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Primary And Secondary Deformations and Particle Breakage of Tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Buenos Aires, Argentina. pp.2481 - 2488, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-2481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Tailings: Laboratory Tests from a Swedish Tailings Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2017. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Tailings: Basic Description of a Tailings Material from Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2014. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2791136"/>
+    <w:nsid w:val="8C1BF810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5987-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4263-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Ahmed Jokhio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Ahmed Memon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Malah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboob Oad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Bhanbhro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22581/muet1982.2850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Zardari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Auchar Zardari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Khan Mastoi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2023.110441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00804-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Raghib Abbas Shah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauha Hussain Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-02-05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fatah Traore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18167-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Hussain Bhutto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunlong Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Abdoul Fatah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Mehroz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17155-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Dahri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Rahu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.4349" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtiar Ali Soomro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edesk&#228;r" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003597" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ayoub Memon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ahmed Memon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab Hameed Memon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahid Hussain Lashari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghullam Shabir Bhurgri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Ali Siyal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52584/QRJ.1802.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Ali Mangnejo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2019.01.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3180" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.W. Ng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2018.04.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Knutsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Knutsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2018.20418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Al-Ansari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2014.64027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Saleh Qureshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edeskar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-2481" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5987-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4263-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Ahmed Jokhio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Ahmed Memon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Malah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboob Oad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Bhanbhro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22581/muet1982.2850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Raghib Abbas Shah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Auchar Zardari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauha Hussain Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-02-05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Zardari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Khan Mastoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00804-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2023.110441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fatah Traore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18167-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Hussain Bhutto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Dahri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Rahu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.4349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtiar Ali Soomro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edesk&#228;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunlong Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Abdoul Fatah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Mehroz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17155-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ayoub Memon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ahmed Memon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab Hameed Memon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahid Hussain Lashari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghullam Shabir Bhurgri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Ali Siyal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52584/QRJ.1802.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Ali Mangnejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2019.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Knutsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Knutsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2018.20418" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.W. Ng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2018.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Al-Ansari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2014.64027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Saleh Qureshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edeskar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-2481" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>