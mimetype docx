--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riaz Bhanbhro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lic. Tech & PhD (Lulea University, Sweden)                       Research Interests: Geotechnics, Modeling and Behavior of Materials, Advanced Laboratories</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">riaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5987-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4263-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor and Head of the Geotechnical Laboratory at Quaid-e-Awam University, I bring over five months of experience fostering collaboration and innovation within the Civil Engineering Department. In addition to managing laboratory operations and reducing expenses, I support our academic mission by overseeing departmental financial responsibilities as Co-Chairman and contributing to an environment of academic and research excellence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With over eight years as a Consulting Engineer, I specialize in geotechnical engineering services, including soil investigation, foundation design, and slope stability analysis. My work integrates advanced methods such as borehole logging, in-situ testing, and laboratory testing interpretation to deliver comprehensive geotechnical investigation reports and practical engineering solutions. My expertise is complemented by a solid foundation in Python programming and a commitment to advancing construction engineering and higher education teaching.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workability and strength of recycled aggregate concrete reinforced with nylon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Ahmed Jokhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Ali Malah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehran University Research Journal of Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22581/muet1982.2850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Settlement of a Piled Raft Foundation on Coastal Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Raghib Abbas Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tauha Hussain Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Civil Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28991/CEJ-2023-09-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cement on Clayey Silt for Stabilization of Canal Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.957-972. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Overburden on Hydraulic Conductivity and Numerical Analyses of Seepage and Stability of Cement Stabilized Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.2240-2254. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/cea.2023.110441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of high-water content dredged sediment treated with chemical-physical combined method at low cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Fatah Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (22), pp.32763-32772. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of EPS Bead Size and Cement Proportions on the Strength and Deformation of Light-Weighted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.9709-9714. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Recycled Aggregates and Compressive Strength of No-Fines Recycled-Aggregate Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Dahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Rahu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.7641-7646. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties and Particle Breakage of Uniform-Sized Tailings Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term performance of stabilized Zn-contaminated dredged sediment slurry treated with the PHDVPSS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traore Abdoul Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Mehroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (13), pp.19262-19272. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Assessment of Self-Compacted Concrete incorporating Fly Ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftab Hameed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Hussain Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5392-5395. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Rapid Drawdown of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5496-5500. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Investigations of an Earth-Filled Site for Construction of a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Ali Siyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaid-e-awam University research journal of engineering science &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (02), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52584/QRJ.1802.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of an Embankment Dam’s Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.5016-5020. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Construction and Long Term Settlement of an Embankment Dam Computed with Two Constitutive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4750-4754. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr-Coulomb and Hardening Soil Model Comparison of the Settlement of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4654-4658. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element analysis of pile responses to adjacent excavation in soft clay: Effects of different excavation depths systems relative to a floating pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dildar Ali Mangnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.138-155. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of soft tailings from different depths of a Swedish tailings dam: Results from triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Knutsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24200/sci.2018.20418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral behaviour of a pile group due to side-by-side twin tunnelling in dry sand: 3D centrifuge tests and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W.W. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.48-64. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Breaches in Irrigation Canals in Sindh Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhir Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06 (04), pp.214-223. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2014.64027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using cemented-soils for canal embankments in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saleh Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019 Geotechnical Engineering foundation of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reyjkjavik, Iceland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Primary And Secondary Deformations and Particle Breakage of Tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Buenos Aires, Argentina. pp.2481 - 2488, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-2481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Tailings: Laboratory Tests from a Swedish Tailings Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2017. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Tailings: Basic Description of a Tailings Material from Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2014. English. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Riaz Bhanbhro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lic. Tech & PhD (Lulea University, Sweden)                       Research Interests: Geotechnics, Modeling and Behavior of Materials, Advanced Laboratories</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">riaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5987-0006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=f0PbCLgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-4263-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a Professor and Head of the Geotechnical Laboratory at Quaid-e-Awam University, I bring over five months of experience fostering collaboration and innovation within the Civil Engineering Department. In addition to managing laboratory operations and reducing expenses, I support our academic mission by overseeing departmental financial responsibilities as Co-Chairman and contributing to an environment of academic and research excellence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">With over eight years as a Consulting Engineer, I specialize in geotechnical engineering services, including soil investigation, foundation design, and slope stability analysis. My work integrates advanced methods such as borehole logging, in-situ testing, and laboratory testing interpretation to deliver comprehensive geotechnical investigation reports and practical engineering solutions. My expertise is complemented by a solid foundation in Python programming and a commitment to advancing construction engineering and higher education teaching.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workability and strength of recycled aggregate concrete reinforced with nylon fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naeem Ahmed Jokhio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajid Ali Malah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehran University Research Journal of Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22581/muet1982.2850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cement on Clayey Silt for Stabilization of Canal Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.957-972. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40999-023-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Settlement of a Piled Raft Foundation on Coastal Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Raghib Abbas Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tauha Hussain Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Civil Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28991/CEJ-2023-09-02-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Overburden on Hydraulic Conductivity and Numerical Analyses of Seepage and Stability of Cement Stabilized Embankments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Civil Engineering and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.2240-2254. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/cea.2023.110441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of high-water content dredged sediment treated with chemical-physical combined method at low cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Fatah Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (22), pp.32763-32772. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-18167-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of EPS Bead Size and Cement Proportions on the Strength and Deformation of Light-Weighted Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), pp.9709-9714. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.5362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing long-term performance of stabilized Zn-contaminated dredged sediment slurry treated with the PHDVPSS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan Mastoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunlong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traore Abdoul Fatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atta Mehroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (13), pp.19262-19272. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17155-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Recycled Aggregates and Compressive Strength of No-Fines Recycled-Aggregate Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakeel Dahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahboob Oad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Rahu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (5), pp.7641-7646. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.4349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties and Particle Breakage of Uniform-Sized Tailings Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Assessment of Self-Compacted Concrete incorporating Fly Ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aftab Hameed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Hussain Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5392-5395. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Rapid Drawdown of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.5496-5500. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Investigations of an Earth-Filled Site for Construction of a Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Ali Siyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashir Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quaid-e-awam University research journal of engineering science &amp; technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (02), pp.71-74. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52584/QRJ.1802.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element analysis of pile responses to adjacent excavation in soft clay: Effects of different excavation depths systems relative to a floating pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dildar Ali Mangnejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muneeb Ayoub Memon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.138-155. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tust.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of an Embankment Dam’s Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.5016-5020. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Construction and Long Term Settlement of an Embankment Dam Computed with Two Constitutive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4750-4754. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr-Coulomb and Hardening Soil Model Comparison of the Settlement of an Embankment Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Hussain Bhutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahnawaz Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghullam Shabir Bhurgri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering technology and Applied science research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.4654-4658. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48084/etasr.3034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of soft tailings from different depths of a Swedish tailings dam: Results from triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Knutsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24200/sci.2018.20418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral behaviour of a pile group due to side-by-side twin tunnelling in dry sand: 3D centrifuge tests and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtiar Ali Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W.W. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Ahmed Memon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.48-64. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compgeo.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Breaches in Irrigation Canals in Sindh Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhir Al-Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06 (04), pp.214-223. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2014.64027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using cemented-soils for canal embankments in Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Auchar Zardari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asif Saleh Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the XVII ECSMGE-2019 Geotechnical Engineering foundation of the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reyjkjavik, Iceland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Of Primary And Secondary Deformations and Particle Breakage of Tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Edeskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Knutsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan-American Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Buenos Aires, Argentina. pp.2481 - 2488, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-2481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Tailings: Laboratory Tests from a Swedish Tailings Dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2017. English. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Tailings: Basic Description of a Tailings Material from Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riaz Bhanbhro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civil Engineering. Lulea University of Technology, Sweden, 2014. English. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C1BF810"/>
+    <w:nsid w:val="ACE5F27A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5987-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4263-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Ahmed Jokhio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Ahmed Memon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Malah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboob Oad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Bhanbhro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22581/muet1982.2850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Raghib Abbas Shah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Auchar Zardari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauha Hussain Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-02-05" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Zardari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Khan Mastoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00804-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2023.110441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fatah Traore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18167-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553491v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Hussain Bhutto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Dahri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Rahu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.4349" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtiar Ali Soomro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edesk&#228;r" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunlong Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Abdoul Fatah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Mehroz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17155-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ayoub Memon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ahmed Memon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab Hameed Memon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahid Hussain Lashari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghullam Shabir Bhurgri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Ali Siyal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52584/QRJ.1802.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Ali Mangnejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2019.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Knutsson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Knutsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2018.20418" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.W. Ng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2018.04.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Al-Ansari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2014.64027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Saleh Qureshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edeskar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-2481" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/riaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5987-0006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=f0PbCLgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4263-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Ahmed Jokhio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Ahmed Memon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali Malah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboob Oad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Bhanbhro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22581/muet1982.2850" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnawaz Zardari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Auchar Zardari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Khan Mastoi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-023-00804-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Raghib Abbas Shah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tauha Hussain Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-02-05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/cea.2023.110441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fatah Traore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-18167-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Hussain Bhutto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunlong Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Abdoul Fatah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Mehroz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17155-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Dahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Rahu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.4349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtiar Ali Soomro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edesk&#228;r" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ayoub Memon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ahmed Memon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftab Hameed Memon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahid Hussain Lashari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3283" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghullam Shabir Bhurgri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Ali Siyal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52584/QRJ.1802.11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Ali Mangnejo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2019.01.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.3034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Knutsson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Knutsson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24200/sci.2018.20418" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.W. Ng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2018.04.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Al-Ansari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2014.64027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Saleh Qureshi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Edeskar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-2481" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04568031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>