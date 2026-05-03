--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -275,1797 +275,1797 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+                <w:t xml:space="preserve">Evolutionary trajectories, early diversification and species-specific amplification of the metazoan Inhibitor of Apoptosis (IAP) repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.msag078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+                <w:t xml:space="preserve">hal-05581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation between symbiotic partners through protein trafficking</w:t>
+                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2424789122⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913970v1</w:t>
+                <w:t xml:space="preserve">hal-05368482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperation between symbiotic partners through protein trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (3), pp.e2424789122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2424789122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127596v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NPF signaling-dependent maintenance of metabolic homeostasis in the pea aphid is mediated by a highly selective ligand-receptor interaction and tissue-specific changes in NPF and NPFR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43504⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111335v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Quivet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368482v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference genes to study the sex-biased expression of genes regulating Drosophila metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Wilms</w:t>
+                <w:t xml:space="preserve">NPF signaling-dependent maintenance of metabolic homeostasis in the pea aphid is mediated by a highly selective ligand-receptor interaction and tissue-specific changes in NPF and NPFR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Sayed Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Vanden Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58863-5⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (12), pp.e43504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632870v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of an Insect Neuroactive Helix Ring Peptide from Ant Venom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Ascoët</w:t>
+                <w:t xml:space="preserve">Reference genes to study the sex-biased expression of genes regulating Drosophila metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie de Groef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Winant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Rosschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wilms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins15100600⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.9518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58863-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390519v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Di-Symbiotic Systems in the Aphids Sipha maydis and Periphyllus lyropictus Provide a Contrasting Picture of Recent Co-Obligate Nutritional Endosymbiosis in Aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Discovery of an Insect Neuroactive Helix Ring Peptide from Ant Venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Ascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10071360⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins15100600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738802v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compartmentalized into Bacteriocytes but Highly Invasive: the Puzzling Case of the Co-Obligate Symbiont Serratia symbiotica in the Aphid Periphyllus lyropictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Peignier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00457-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507324v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteriocyte plasticity in pea aphids facing amino acid stress or starvation during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sivignon</w:t>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.982920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.982920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862651v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized into Bacteriocytes but Highly Invasive: the Puzzling Case of the Co-Obligate Symbiont Serratia symbiotica in the Aphid Periphyllus lyropictus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00457-22⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 141, pp.103670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704068v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte plasticity in pea aphids facing amino acid stress or starvation during development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Di-Symbiotic Systems in the Aphids Sipha maydis and Periphyllus lyropictus Provide a Contrasting Picture of Recent Co-Obligate Nutritional Endosymbiosis in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.982920⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10071360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014003v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (51), pp.32545-32556. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (20), pp.12480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052353v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
@@ -2104,340 +2104,474 @@
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (51), pp.32545-32556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-03052353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte cell death in the pea aphid/ Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (8), pp.E1819 - E1828. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720237115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2447,3995 +2581,3995 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290694v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for key regulators of endogenous viruses replication in ichneumonid wasps through differential gene expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Tirlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Entomophagous Insects Conference (IEIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184270v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753845v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Virtual, France</w:t>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633387v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elea Pauliat</w:t>
+                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670574v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524595v1</w:t>
+                <w:t xml:space="preserve">hal-04670574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Neuropeptide F and its receptor in the pea aphid, Acyrthosiphon pisum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670572v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of Neuropeptide F and its receptor in the pea aphid, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Donckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633315v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633283v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of bacteriocytes facing nutritional stresses in the pea aphid development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741301v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633233v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bacteriocyte: a biological innovation to sustain and control bacterial symbionts in insect nutritional symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Invited seminar at UMR 754 IVPC-SFR Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771966v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte differentiation and cell death in the aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacteriocyte: a biological innovation to sustain and control bacterial symbionts in insect nutritional symbioses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Plasticity of bacteriocytes facing nutritional stresses in the pea aphid development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar at UMR 754 IVPC-SFR Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670597v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibitor of apoptosis (IAP) gene family in aphids: amplification, diversification and function in bacteriocyte dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint DGIMI/BF2i webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for high plasticity and modularity of the Inhibitor of APoptosis (IAP) repertoire in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited seminar at University of Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jousselin Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontri di diversità delle forme e degli animali, Università di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional diversification in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomologial Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional characterization in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514026v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514034v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509938v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514078v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kurt Buhler</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510629v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514051v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741308v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effecteurs et inhibiteurs de l’apoptose chez le puceron du pois : annotation et implication dans la mort cellulaire bactériocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6445,2150 +6579,2150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLYON 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290683v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReNaDIne+: Generalization-Aware Gene Regulatory Networks Inference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matis Zouari</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">EVOLYON 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261758v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GReNaDIne+: Generalization-Aware Gene Regulatory Networks Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matis Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137897v1</w:t>
+                <w:t xml:space="preserve">hal-05261758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded into bacteriocytes, but highly invasive: the puzzling case of the co-obligate symbiont Serratia symbiotica in the aphid Periphyllus lyropictus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELI-Day, Annual meeting of the Earth and Life Institute of the University of Louvain-la-Neuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741341v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Embedded into bacteriocytes, but highly invasive: the puzzling case of the co-obligate symbiont Serratia symbiotica in the aphid Periphyllus lyropictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">ELI-Day, Annual meeting of the Earth and Life Institute of the University of Louvain-la-Neuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741344v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme plasticity of bacteriocytes facing nutritional stresses during pea aphid development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of GPCRs in metabolism and physiology of the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
+              <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509913v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741337v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Villeurbanne (INSA-Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8598,280 +8732,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Insect as a Platform for Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA abundance analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2170, pp.185-198, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0743-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity of the Apoptotic Pathway in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution, Origin of Life, Concepts ans Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.253-285, 2019, 978-3-030-30363-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30363-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8881,114 +9015,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau type de mort cellulaire impliqué dans l’élimination des bactériocytes chez les pucerons : Mécanismes moléculaires et régulations physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interactions entre organismes. Lyon, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04903991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9056,51 +9190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A9F2711"/>
+    <w:nsid w:val="BF0622E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9287,51 +9421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ribeiro-lopes-melanie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6467-1343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424789122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Baz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vanden Broeck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie de Groef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Winant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rosschaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilms" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58863-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eloy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00457-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.982920" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Donckers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304321v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04903991v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ribeiro-lopes-melanie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6467-1343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424789122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Baz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vanden Broeck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43504" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie de Groef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Winant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rosschaert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilms" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58863-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eloy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00457-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.982920" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Donckers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04903991v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>