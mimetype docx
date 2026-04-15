--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2922,2484 +2922,2484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational models of music perception and cognition I: The perceptual and cognitive processing chain</w:t>
+                <w:t xml:space="preserve">Computational models of music perception and cognition II: Domain-specific music processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Purwins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Grachten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfecto Herrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarten Grachten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Life Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.151-168. </w:t>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.169-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2008.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931716v1</w:t>
+                <w:t xml:space="preserve">hal-04931717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational models of music perception and cognition II: Domain-specific music processing</w:t>
+                <w:t xml:space="preserve">Computational models of music perception and cognition I: The perceptual and cognitive processing chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Purwins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Grachten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perfecto Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Life Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.169-182. </w:t>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.151-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2008.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2008.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931717v1</w:t>
+                <w:t xml:space="preserve">hal-04931716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorized RVQ-GAN For Disentangled Speech Tokenization</w:t>
+                <w:t xml:space="preserve">SDialog: A Python Toolkit for End-to-End Agent Building, User Simulation, Dialog Generation, and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sameer Khurana</w:t>
+                <w:t xml:space="preserve">Sergio Burdisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Klement</w:t>
+                <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">David Grünert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Bobos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juraj Novosad</w:t>
+                <w:t xml:space="preserve">Pawel Cyrta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2612⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th Conference of the European Chapter of the Association for Computational Linguistics (Volume 3: System Demonstrations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rabat, France. pp.320-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2026.eacl-demo.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233295v1</w:t>
+                <w:t xml:space="preserve">hal-05583080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Underwater Robot Navigation: A Study of DRL Algorithms and Multi-Modal Sensor Fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factorized RVQ-GAN For Disentangled Speech Tokenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameer Khurana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Ether Deowan</w:t>
+                <w:t xml:space="preserve">Dominik Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Shamin Yeasher Yousha</w:t>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tihan Mahmud Hossain</w:t>
+                <w:t xml:space="preserve">Dominik Bobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahriar Hassan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juraj Novosad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004039v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Jitter: Seeing Through the Depth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Underwater Robot Navigation: A Study of DRL Algorithms and Multi-Modal Sensor Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cabecinhas</w:t>
+                <w:t xml:space="preserve">Md Ether Deowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Shamin Yeasher Yousha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihan Mahmud Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahriar Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 - Great Lakes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics &amp; Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, GA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526102v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning Multimodal Representations through an Information Bottleneck</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sameer Khurana</w:t>
+                <w:t xml:space="preserve">Depth Jitter: Seeing Through the Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sazidur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cabecinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2506.04870⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2025 - Great Lakes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Chicago, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/OCEANS59106.2025.11245179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265540v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUCRe: Leveraging Scene Structure for Underwater Color Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentin Boittiaux</w:t>
+                <w:t xml:space="preserve">Aligning Multimodal Representations through an Information Bottleneck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Almudévar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Hernández-Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameer Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on 3D Vision (3DV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2506.04870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3DV62453.2024.00148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04613193v1</w:t>
+                <w:t xml:space="preserve">hal-05265540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Properties of Speech Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Cuervo</w:t>
+                <w:t xml:space="preserve">SUCRe: Leveraging Scene Structure for Underwater Color Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentin Boittiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Arnaubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2024 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.21⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Davos, Switzerland. pp.1488-1497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV62453.2024.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832692v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating self-supervised speech models' ability to classify animal vocalizations: The case of gibbon's vocal signatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Favre</w:t>
+                <w:t xml:space="preserve">Scaling Properties of Speech Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2024 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.351-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04693119v1</w:t>
+                <w:t xml:space="preserve">hal-04832692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning from Whisper for Microscopic Intelligibility Prediction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TalTech-IRIT-LIS Speaker and Language Diarization Systems for DISPLACE 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joonas Kalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanel Alumae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2258⟩</w:t>
+              <w:t xml:space="preserve">25th Interspeech Conference (Interspeech 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.1635--1639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2024-2462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683361v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TalTech-IRIT-LIS Speaker and Language Diarization Systems for DISPLACE 2024</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverin Baroudi</w:t>
+                <w:t xml:space="preserve">Investigating self-supervised speech models' ability to classify animal vocalizations: The case of gibbon's vocal signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cauzinille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dena Clink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hamid Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Interspeech Conference (Interspeech 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/interspeech.2024-2462⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos / Greece, Greece. pp.132-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683362v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From speech to primate vocalizations: self-supervised deep learning as a comparative approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Favre</w:t>
+                <w:t xml:space="preserve">Transfer Learning from Whisper for Microscopic Intelligibility Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th International Conference on the Evolution of Language (EVOLANG XV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17617/2.3587960⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3839-3843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608044v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Foundation Models on Intelligibility Prediction for Hearing-Impaired Listeners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Cuervo</w:t>
+                <w:t xml:space="preserve">From speech to primate vocalizations: self-supervised deep learning as a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cauzinille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447907⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th International Conference on the Evolution of Language (EVOLANG XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gary Lupyan, May 2024, Madison, United States. pp.64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17617/2.3587960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592508v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToTaTo System Descriptions for the NOTSOFAR1 Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speech Foundation Models on Intelligibility Prediction for Hearing-Impaired Listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cuervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Speech Processing in Everyday Environments (CHiME 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/CHiME.2024-5⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.1421-1425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936707v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PixIT: Joint Training of Speaker Diarization and Speech Separation from Real-world Multi-speaker Recordings</w:t>
+                <w:t xml:space="preserve">ToTaTo System Descriptions for the NOTSOFAR1 Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tanel Alumäe</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanel Alumae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/odyssey.2024-17⟩</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Speech Processing in Everyday Environments (CHiME 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.23-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/CHiME.2024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649858v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Benefits of Self-supervised Learned Speech Representations for Predicting Human Phonetic Misperceptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Cuervo</w:t>
+                <w:t xml:space="preserve">PixIT: Joint Training of Speaker Diarization and Speech Separation from Real-world Multi-speaker Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joonas Kalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanel Alumäe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1476⟩</w:t>
+              <w:t xml:space="preserve">The Speaker and Language Recognition Workshop (Odyssey 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Quebec City, Canada. pp.115-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/odyssey.2024-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194225v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1st Year of running MIR at UJI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Solis</w:t>
+                <w:t xml:space="preserve">On the Benefits of Self-supervised Learned Speech Representations for Predicting Human Phonetic Misperceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-5, </w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.1788-1792, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208111v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Prospects for Spoken Language Technology: Results from Five Sexennial Surveys</w:t>
+                <w:t xml:space="preserve">1st Year of running MIR at UJI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger K Moore</w:t>
+                <w:t xml:space="preserve">Pedro Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador López-Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-235⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2023 - Limerick</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limerick, Ireland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSLimerick52467.2023.10244270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194224v1</w:t>
+                <w:t xml:space="preserve">hal-04208111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term visual localization in deep-sea underwater environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Arnaubec</w:t>
+                <w:t xml:space="preserve">Progress and Prospects for Spoken Language Technology: Results from Five Sexennial Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger K Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.401-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108737v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Prediction Strategies for Unsupervised Segmentation and Categorization of Phonemes and Words</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian Lancucki</w:t>
+                <w:t xml:space="preserve">Long-term visual localization in deep-sea underwater environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentin Boittiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Arnaubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thanh Phuong Nguyen, May 2023, Carqueiranne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03824772v1</w:t>
+                <w:t xml:space="preserve">hal-04108737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Speech Separation Through Direction of Arrival Estimation Using Deep Neural Networks with a Flexibility on the Number of Speakers</w:t>
               </w:r>
@@ -5483,3597 +5483,3731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-rate hierarchical CPC leads to acoustic unit discovery in speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Contrastive Prediction Strategies for Unsupervised Segmentation and Categorization of Phonemes and Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Łańcucki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricard Marxer</w:t>
+                <w:t xml:space="preserve">Maciej Grabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Rychlikowski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Chorowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Lancucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 35 (NeurIPS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2022 - 2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.3189-3193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093636v1</w:t>
+                <w:t xml:space="preserve">hal-03824772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine and Maritime Intelligent Robotics (MIR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable-rate hierarchical CPC leads to acoustic unit discovery in speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cuervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Łańcucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Rychlikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chorowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems 35 (NeurIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. pp.34995-35006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583552v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Retrieval for ZeroSpeech 2021: The Submission by University of Wroclaw</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine and Maritime Intelligent Robotics (MIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Pediaditi Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Vicente Marti Aviles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1465⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408592v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice Restoration with Silent Speech Interfaces (ReSSInt)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Navas</w:t>
+                <w:t xml:space="preserve">Information Retrieval for ZeroSpeech 2021: The Submission by University of Wroclaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Pérez Córdoba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibon Saratxaga</w:t>
+                <w:t xml:space="preserve">Jarosław Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Łańcucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IberSPEECH 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2021-28⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.971-975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599182v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligned Contrastive Predictive Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarosław Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Łańcucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.976-980, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2021-1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCC10: Open access dataset of marine mammal transient studies and end-to-end CNN classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice Restoration with Silent Speech Interfaces (ReSSInt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inma Hernaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Ferrari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ricard Marxer</w:t>
+                <w:t xml:space="preserve">Jose Andrés González-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Asch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Pérez Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Saratxaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207085⟩</w:t>
+              <w:t xml:space="preserve">IberSPEECH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Valladolid, Spain. pp.130-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2021-28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866091v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Training of Vector Quantized Bottleneck Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Łańcucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;ScribbleLens&amp;quot; Dutch historical handwriting corpus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Chorowski</w:t>
+                <w:t xml:space="preserve">DOCC10: Open access dataset of marine mammal transient studies and end-to-end CNN classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Asch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers of Handwriting Recognition (ICFHR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877520v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning classification with noisy labels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincente Guis</w:t>
+                <w:t xml:space="preserve">The &amp;quot;ScribbleLens&amp;quot; Dutch historical handwriting corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J G A Dolfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellegarda Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchara</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers of Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552375v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D diarization of a sperm whale click cocktail party by an ultra high sampling rate portable hydrophone array for assessing individual cetacean growth curves.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marina Oger</w:t>
+                <w:t xml:space="preserve">Deep learning classification with noisy labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincente Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICME Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230843v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End to end raw audio deep learning of clicks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">3D diarization of a sperm whale click cocktail party by an ultra high sampling rate portable hydrophone array for assessing individual cetacean growth curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1096⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3239-3243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230842v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning and Domain Transfer for Orca Vocalization Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">End to end raw audio deep learning of clicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paris</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International joint conference on neural networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3245-3247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865300v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convolutional Deep Markov Model for Unsupervised Speech Representation Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian Łańcucki</w:t>
+                <w:t xml:space="preserve">Deep Learning and Domain Transfer for Orca Vocalization Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+              <w:t xml:space="preserve">International joint conference on neural networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912029v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo to five-channels bombyx sonobuoys: from four years cetacean monitoring to real-time whale-ship anti-collision system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paris</w:t>
+                <w:t xml:space="preserve">A Convolutional Deep Markov Model for Unsupervised Speech Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameer Khurana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Ning Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Łańcucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230839v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Propagation in the Biosonar Organ of sperm whales using a Finite Difference Time Domain method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Stereo to five-channels bombyx sonobuoys: from four years cetacean monitoring to real-time whale-ship anti-collision system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Marzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIHAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3229-3231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445408v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency Near-field Physeter macrocephalus Monitoring by Stereo-Autoencoder and 3D Model of Sonar Organ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Wave Propagation in the Biosonar Organ of sperm whales using a Finite Difference Time Domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">VIHAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lodon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313898v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Neural Segmentation and Clustering for Unit Discovery in Sequential Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans J G A Dolfing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Łańcucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2019 workshop - Perception as generative reasoning - Structure, Causality, Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient artifacts filter by density-based clustering in long term 3D whale passive acoustic monitoring with five hydrophones fixed under an Autonomous Surface Vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">High-frequency Near-field Physeter macrocephalus Monitoring by Stereo-Autoencoder and 3D Model of Sonar Organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Giraudet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Prévot</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barchasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.39, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02313922v1</w:t>
+                <w:t xml:space="preserve">hal-02313898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNN Driven Speaker Independent Audio-Visual Mask Estimation for Speech Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahsan Adeel</w:t>
+                <w:t xml:space="preserve">Efficient artifacts filter by density-based clustering in long term 3D whale passive acoustic monitoring with five hydrophones fixed under an Autonomous Surface Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2516⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868604v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Mask Estimation Strategies for Constrained Imputation-Based Speech Enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNN Driven Speaker Independent Audio-Visual Mask Estimation for Speech Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandar Gogate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahsan Adeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hybderabad, India. pp.2723-2727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04931722v1</w:t>
+                <w:t xml:space="preserve">hal-01868604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Effects in Noise-Induced Word Misperceptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Luisa Garcia Lecumberri</w:t>
+                <w:t xml:space="preserve">Binary Mask Estimation Strategies for Constrained Imputation-Based Speech Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Barker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Cooke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-330⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.1988-1992, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931724v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Prospects for Spoken Language Technology: Results from Four Sexennial Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Moore</w:t>
+                <w:t xml:space="preserve">Language Effects in Noise-Induced Word Misperceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Garcia Lecumberri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cooke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.3012-3016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-948⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.640-644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931727v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CloudCAST — Remote Speech Technology for Speech Professionals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phil Green</w:t>
+                <w:t xml:space="preserve">Progress and Prospects for Spoken Language Technology: Results from Four Sexennial Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.1608-1612, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.3012-3016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931723v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting synchrony spectra and deep neural networks for noise-robust automatic speech recognition</w:t>
+                <w:t xml:space="preserve">CloudCAST — Remote Speech Technology for Speech Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Ma</w:t>
+                <w:t xml:space="preserve">Phil Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rudzicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404835⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.1608-1612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931730v1</w:t>
+                <w:t xml:space="preserve">hal-04931723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The third `CHiME' Speech Separation and Recognition Challenge: Dataset, task and baselines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting synchrony spectra and deep neural networks for noise-robust automatic speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shinji Watanabe</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Scottsdale, United States. pp.490-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211376v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge transfer between speakers for personalised dialogue management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heidi Christensen</w:t>
+                <w:t xml:space="preserve">The third `CHiME' Speech Separation and Recognition Challenge: Dataset, task and baselines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phil Green</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Scottsdale, AZ, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931740v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the evaluation of microscopic intelligibility models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge transfer between speakers for personalised dialogue management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Casanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jon Barker</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-551⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.12-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W15-4603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931738v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The third ‘CHiME’ speech separation and recognition challenge: Dataset, task and baselines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for the evaluation of microscopic intelligibility models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Barker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shinji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404837⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany. pp.2558-2562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931731v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tikhonov regularization method for spectrum decomposition in low latency audio source separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The third ‘CHiME’ speech separation and recognition challenge: Dataset, task and baselines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Janer</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287871⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE Workshop on Automatic Speech Recognition and Understanding (ASRU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Scottsdale, France. pp.504-511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASRU.2015.7404837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931735v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a harmonic-based NMF decomposition with transient analysis for instantaneous percussion separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">A Tikhonov regularization method for spectrum decomposition in low latency audio source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Janer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Keita Arimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.277-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining a harmonic-based NMF decomposition with transient analysis for instantaneous percussion separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Janer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keita Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2012 - 2012 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.281-284, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6287872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9083,387 +9217,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater behaviour of Globicephala melas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Habib-Dasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Cauzinille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBAC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kerteminde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effect of the prenatal acoustic environment on early phonetic learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Balleroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kabdebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Research in Child Development Biennal Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Minneapolis (Minnesota), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm whales ultra high frequency near field multichannel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Workshop on Detection, Classification, Localization, and Density Estimation (DCLDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9473,133 +9607,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Latency Instrument Separation in Polyphonic Audio Using Timbre Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Janer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Bonada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7191, Springer Berlin Heidelberg, pp.314-321, 2012, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28551-6_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9609,163 +9743,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Interactivity in-and-between Humans, Animals and Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mandel-Briefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger K Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (1), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/is.24.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9775,78 +9909,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 3rd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots (VIHAR 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mandel-Briefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9871,73 +10005,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 978-2-9562029-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots (VIHAR 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9946,99 +10080,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Stowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-9562029-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots (VIHAR 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dassow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10060,51 +10194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-2-9562029-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10114,51 +10248,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CHiME challenges: Robust speech recognition in everyday environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10190,224 +10324,342 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New era for robust speech recognition - Exploiting deep learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-344, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generating Synthetic Doctor-Patient Conversations for Long-form Audio Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Labrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grünert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyun Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Cyrta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Late Fusion and Multi-Level Fission Amplify Cross-Modal Transfer in Text-Speech LMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameer Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10417,161 +10669,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Audio Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameer Khurana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Klement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIUM - Laboratoire d'Informatique de l'Université du Mans. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10639,51 +10891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64BEA30C"/>
+    <w:nsid w:val="3938687D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10870,51 +11122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricard-marxer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5099-5059" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240437713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dassow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Kershenbaum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Duc Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Pogson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20655" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Symonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Obliger-Debouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ravel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04951-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooneh Mousavi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallil Maimon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Petermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatong Shi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Araya-Salas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Freitas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frants Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2025.2500380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;lar Ak&#231;ay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Babu-Saheer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barnhill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Boittiaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Arnaubec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649231177322" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.00016.che" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3168329" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15379-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Garc&#237;a Lecumberri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5090196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Alghamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Maddock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5042758" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2016.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2016.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Purwins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2530409" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hazan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090902733764" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Grachten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.03.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBRP0WKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FG3FZ3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bobos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Novosad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2612" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Ether Deowan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shamin Yeasher Yousha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihan Mahmud Hossain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Hassan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sazidur Rahman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabecinhas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS59106.2025.11245179" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Lobato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.04870" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00148" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cuervo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693119v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Clink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hamid Ahmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1096" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2258" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3587960" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592508v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936707v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2024-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alum&#228;e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-17" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1476" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208111v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sanz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mar&#237;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador L&#243;pez-Barajas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Solis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244270" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Moore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-235" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grabias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chorowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ciesielski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lancucki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hafsati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian &#321;a&#324;cucki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Rychlikowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Pediaditi Prud'Homme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Marti Aviles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706122" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Dzikowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1465" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599182v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Hernaez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andr&#233;s Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Navas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis P&#233;rez C&#243;rdoba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Saratxaga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2021-28" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408618v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1544" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ferrari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207085" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912027v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxin Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877520v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J G A Dolfing" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellegarda J&#233;rome" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230843v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1097" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230842v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1096" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912029v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marzetti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445408v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313898v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barchasz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pr&#233;vot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867416" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868604v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Gogate" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Adeel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2516" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931722v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1257" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931724v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Garcia Lecumberri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-330" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931727v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-948" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Green" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cunningham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-148" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404835" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931740v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Casanueva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4603" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-551" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931731v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404837" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Janer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287871" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Arimoto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287872" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497429v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Habib-Dasetto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497420v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Balleroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kabdebon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881615v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931742v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28551-6_39" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.24.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429487v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609831v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609819v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319646794" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378288v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricard-marxer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5099-5059" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240437713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dassow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Kershenbaum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Duc Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Pogson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20655" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Symonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Obliger-Debouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ravel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04951-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooneh Mousavi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallil Maimon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Petermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatong Shi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Araya-Salas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Freitas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frants Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2025.2500380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;lar Ak&#231;ay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Babu-Saheer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barnhill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Boittiaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Arnaubec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649231177322" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.00016.che" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3168329" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15379-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Garc&#237;a Lecumberri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5090196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Alghamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Maddock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5042758" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2016.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2016.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Purwins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2530409" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hazan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090902733764" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Grachten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FG3FZ3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBRP0WKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583080v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Burdisso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#252;nert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Cyrta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-demo.23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bobos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Novosad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Ether Deowan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shamin Yeasher Yousha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihan Mahmud Hossain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Hassan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sazidur Rahman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabecinhas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS59106.2025.11245179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Lobato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.04870" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00148" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cuervo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Clink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hamid Ahmad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1096" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3587960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447907" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936707v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2024-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alum&#228;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1476" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sanz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mar&#237;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador L&#243;pez-Barajas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Solis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244270" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Moore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hafsati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grabias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chorowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ciesielski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lancucki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian &#321;a&#324;cucki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Rychlikowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Pediaditi Prud'Homme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Marti Aviles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Dzikowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1465" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1544" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Hernaez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andr&#233;s Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Navas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis P&#233;rez C&#243;rdoba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Saratxaga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2021-28" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxin Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207085" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J G A Dolfing" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellegarda J&#233;rome" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1096" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marzetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1089" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445408v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313898v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barchasz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313922v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pr&#233;vot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867416" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Gogate" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Adeel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1257" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Garcia Lecumberri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-330" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931727v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-948" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Green" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cunningham" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-148" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404835" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211376v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931740v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Casanueva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4603" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-551" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Janer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287871" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Arimoto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497429v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Habib-Dasetto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Balleroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kabdebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881615v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonada" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28551-6_39" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.24.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609831v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609819v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383263v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319646794" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Chun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378288v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>