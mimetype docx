--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -714,295 +714,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Choices for PixIT-based Speaker-Attributed ASR: Team ToTaTo at the NOTSOFAR-1 Challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioacoustic fundamental frequency estimation: a cross-species dataset and deep learning baseline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joonas Kalda</w:t>
+                <w:t xml:space="preserve">Marcelo Araya-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Baroudi</w:t>
+                <w:t xml:space="preserve">Axel Ekström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lebourdais</w:t>
+                <w:t xml:space="preserve">Bárbara Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pagés</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricard Marxer</w:t>
+                <w:t xml:space="preserve">Frants Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Speech and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 95, pp.101824. </w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (4), pp.419-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csl.2025.101824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2025.2500380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084070v1</w:t>
+                <w:t xml:space="preserve">hal-05265455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioacoustic fundamental frequency estimation: a cross-species dataset and deep learning baseline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Choices for PixIT-based Speaker-Attributed ASR: Team ToTaTo at the NOTSOFAR-1 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Araya-Salas</w:t>
+                <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Ekström</w:t>
+                <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Freitas</w:t>
+                <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frants Jensen</w:t>
+                <w:t xml:space="preserve">Clément Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (4), pp.419-446. </w:t>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.101824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09524622.2025.2500380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csl.2025.101824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265455v1</w:t>
+                <w:t xml:space="preserve">hal-05084070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying machine learning to primate bioacoustics: review and perspectives</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDialog: A Python Toolkit for End-to-End Agent Building, User Simulation, Dialog Generation, and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Burdisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,334 +3869,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUCRe: Leveraging Scene Structure for Underwater Color Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentin Boittiaux</w:t>
+                <w:t xml:space="preserve">Scaling Properties of Speech Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on 3D Vision (3DV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DV62453.2024.00148⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2024 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.351-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613193v1</w:t>
+                <w:t xml:space="preserve">hal-04832692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Properties of Speech Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Cuervo</w:t>
+                <w:t xml:space="preserve">SUCRe: Leveraging Scene Structure for Underwater Color Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentin Boittiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Arnaubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2024 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.351-361, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Davos, Switzerland. pp.1488-1497, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DV62453.2024.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832692v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TalTech-IRIT-LIS Speaker and Language Diarization Systems for DISPLACE 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanel Alumae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Interspeech Conference (Interspeech 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.1635--1639, </w:t>
@@ -4228,265 +4228,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating self-supervised speech models' ability to classify animal vocalizations: The case of gibbon's vocal signatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Favre</w:t>
+                <w:t xml:space="preserve">Transfer Learning from Whisper for Microscopic Intelligibility Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Kos / Greece, Greece. pp.132-136, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1096⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3839-3843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693119v1</w:t>
+                <w:t xml:space="preserve">hal-04683361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer Learning from Whisper for Microscopic Intelligibility Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago Cuervo</w:t>
+                <w:t xml:space="preserve">Investigating self-supervised speech models' ability to classify animal vocalizations: The case of gibbon's vocal signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Cauzinille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dena Clink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Hamid Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3839-3843, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Kos / Greece, Greece. pp.132-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-2258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683361v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From speech to primate vocalizations: self-supervised deep learning as a comparative approach</w:t>
               </w:r>
@@ -4589,51 +4589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Foundation Models on Intelligibility Prediction for Hearing-Impaired Listeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4680,90 +4680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToTaTo System Descriptions for the NOTSOFAR1 Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanel Alumae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lebourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4814,64 +4814,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PixIT: Joint Training of Speaker Diarization and Speech Separation from Real-world Multi-speaker Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joonas Kalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4944,51 +4944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Benefits of Self-supervised Learned Speech Representations for Predicting Human Phonetic Misperceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5489,51 +5489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive Prediction Strategies for Unsupervised Segmentation and Categorization of Phonemes and Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Grabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,51 +5623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-rate hierarchical CPC leads to acoustic unit discovery in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Łańcucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6274,861 +6274,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Training of Vector Quantized Bottleneck Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D diarization of a sperm whale click cocktail party by an ultra high sampling rate portable hydrophone array for assessing individual cetacean growth curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
+                <w:t xml:space="preserve">Maxence Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nanxin Chen</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Asch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3239-3243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912027v1</w:t>
+                <w:t xml:space="preserve">hal-03230843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCC10: Open access dataset of marine mammal transient studies and end-to-end CNN classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
+                <w:t xml:space="preserve">Deep learning classification with noisy labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincente Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Asch</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICME Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866091v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;ScribbleLens&amp;quot; Dutch historical handwriting corpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bellegarda Jérome</w:t>
+                <w:t xml:space="preserve">Robust Training of Vector Quantized Bottleneck Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Łańcucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Chorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers of Handwriting Recognition (ICFHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">IJCNN 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877520v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning classification with noisy labels</w:t>
+                <w:t xml:space="preserve">DOCC10: Open access dataset of marine mammal transient studies and end-to-end CNN classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincente Guis</w:t>
+                <w:t xml:space="preserve">Maxence Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bouchara</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Asch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9207085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552375v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D diarization of a sperm whale click cocktail party by an ultra high sampling rate portable hydrophone array for assessing individual cetacean growth curves.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;ScribbleLens&amp;quot; Dutch historical handwriting corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Oger</w:t>
+                <w:t xml:space="preserve">Hans J G A Dolfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellegarda Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Frontiers of Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Dortmund, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230843v1</w:t>
+                <w:t xml:space="preserve">hal-02877520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End to end raw audio deep learning of clicks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Deep Learning and Domain Transfer for Orca Vocalization Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International joint conference on neural networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230842v1</w:t>
+                <w:t xml:space="preserve">hal-02865300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning and Domain Transfer for Orca Vocalization Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">End to end raw audio deep learning of clicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Paris</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International joint conference on neural networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3245-3247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865300v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convolutional Deep Markov Model for Unsupervised Speech Representation Learning</w:t>
               </w:r>
@@ -7278,51 +7278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Marzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7367,415 +7367,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Propagation in the Biosonar Organ of sperm whales using a Finite Difference Time Domain method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">High-frequency Near-field Physeter macrocephalus Monitoring by Stereo-Autoencoder and 3D Model of Sonar Organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barchasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIHAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lodon, United Kingdom</w:t>
+              <w:t xml:space="preserve">OCEANS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445408v1</w:t>
+                <w:t xml:space="preserve">hal-02313898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Neural Segmentation and Clustering for Unit Discovery in Sequential Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nanxin Chen</w:t>
+                <w:t xml:space="preserve">Wave Propagation in the Biosonar Organ of sperm whales using a Finite Difference Time Domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Asch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 workshop - Perception as generative reasoning - Structure, Causality, Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">VIHAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lodon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399138v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency Near-field Physeter macrocephalus Monitoring by Stereo-Autoencoder and 3D Model of Sonar Organ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
+                <w:t xml:space="preserve">Unsupervised Neural Segmentation and Clustering for Unit Discovery in Sequential Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Chorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sarano</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J G A Dolfing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Łańcucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 workshop - Perception as generative reasoning - Structure, Causality, Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313898v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient artifacts filter by density-based clustering in long term 3D whale passive acoustic monitoring with five hydrophones fixed under an Autonomous Surface Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9464,51 +9464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm whales ultra high frequency near field multichannel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Marxer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,51 +10441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Labrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grünert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Baroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyun Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10533,51 +10533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Fusion and Multi-Level Fission Amplify Cross-Modal Transfer in Text-Speech LMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Cuervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10891,51 +10891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3938687D"/>
+    <w:nsid w:val="E366794C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11122,51 +11122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricard-marxer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5099-5059" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240437713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dassow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Kershenbaum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Duc Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Pogson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20655" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Symonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Obliger-Debouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ravel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04951-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooneh Mousavi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallil Maimon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Petermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatong Shi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Araya-Salas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Freitas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frants Jensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2025.2500380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;lar Ak&#231;ay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Babu-Saheer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barnhill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Boittiaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Arnaubec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649231177322" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.00016.che" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3168329" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15379-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Garc&#237;a Lecumberri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5090196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Alghamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Maddock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5042758" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2016.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2016.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Purwins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2530409" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hazan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090902733764" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Grachten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FG3FZ3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBRP0WKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583080v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Burdisso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#252;nert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Cyrta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-demo.23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bobos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Novosad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Ether Deowan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shamin Yeasher Yousha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihan Mahmud Hossain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Hassan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sazidur Rahman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabecinhas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS59106.2025.11245179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Lobato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.04870" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00148" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cuervo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.21" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Clink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hamid Ahmad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1096" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3587960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447907" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936707v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2024-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alum&#228;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1476" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sanz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mar&#237;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador L&#243;pez-Barajas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Solis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244270" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Moore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hafsati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grabias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chorowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ciesielski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lancucki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian &#321;a&#324;cucki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Rychlikowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Pediaditi Prud'Homme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Marti Aviles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Dzikowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1465" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1544" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Hernaez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andr&#233;s Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Navas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis P&#233;rez C&#243;rdoba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Saratxaga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2021-28" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912027v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxin Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ferrari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207085" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J G A Dolfing" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellegarda J&#233;rome" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1096" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865300v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marzetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1089" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445408v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313898v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barchasz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313922v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pr&#233;vot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867416" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Gogate" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Adeel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1257" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Garcia Lecumberri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-330" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931727v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-948" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Green" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cunningham" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-148" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404835" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211376v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931740v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Casanueva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4603" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-551" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Janer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287871" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Arimoto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497429v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Habib-Dasetto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Balleroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kabdebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881615v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonada" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28551-6_39" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.24.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609831v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609819v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383263v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319646794" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Chun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378288v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ricard-marxer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5099-5059" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240437713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dassow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Kershenbaum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Duc Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Pogson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.20655" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Symonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lamothe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Obliger-Debouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Trapeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ravel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04951-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooneh Mousavi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallil Maimon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moumen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Petermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatong Shi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265455v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Araya-Salas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Freitas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frants Jensen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2025.2500380" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Kalda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Baroudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lebourdais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23666" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;lar Ak&#231;ay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Babu-Saheer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barnhill" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Boittiaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Arnaubec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649231177322" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.00016.che" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283396" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3168329" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15379-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Garc&#237;a Lecumberri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Barker" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5090196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Alghamdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Maddock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5042758" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Watanabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2016.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.02.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Arie Nugraha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2016.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Purwins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2530409" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hazan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brossier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perfecto Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540090902733764" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Grachten" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FG3FZ3Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBRP0WKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583080v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Burdisso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Labrak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#252;nert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Cyrta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2026.eacl-demo.23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Khurana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Klement" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bobos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Novosad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Ether Deowan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shamin Yeasher Yousha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihan Mahmud Hossain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Hassan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sazidur Rahman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabecinhas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS59106.2025.11245179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almud&#233;var" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Lobato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Ortega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.04870" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cuervo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV62453.2024.00148" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alumae" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-2462" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683361v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-2258" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Clink" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hamid Ahmad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-1096" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3587960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447907" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936707v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2024-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Alum&#228;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1476" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sanz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Mar&#237;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador L&#243;pez-Barajas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Solis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSLimerick52467.2023.10244270" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194224v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K Moore" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-235" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hafsati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824772v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Grabias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chorowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ciesielski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Lancucki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian &#321;a&#324;cucki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Rychlikowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583552v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Pediaditi Prud'Homme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Marti Aviles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Dzikowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1465" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1544" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Hernaez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Andr&#233;s Gonz&#225;lez-L&#243;pez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Navas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis P&#233;rez C&#243;rdoba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Saratxaga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2021-28" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Ferrari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Oger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1097" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincente Guis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanxin Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9207085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J G A Dolfing" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellegarda J&#233;rome" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230842v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1096" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Hsu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Marzetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1089" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313898v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barchasz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399138v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313922v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pr&#233;vot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867416" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Gogate" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Adeel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1257" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Garcia Lecumberri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-330" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931727v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-948" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Green" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cunningham" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Christensen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rudzicz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-148" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404835" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211376v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931740v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Casanueva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-4603" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-551" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU.2015.7404837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Janer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287871" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Arimoto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6287872" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497429v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Habib-Dasetto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Balleroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kabdebon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881615v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gies" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bonada" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28551-6_39" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mandel-Briefer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.24.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609831v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stowell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609819v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383263v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319646794" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Chun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378288v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110014v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rouvier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>