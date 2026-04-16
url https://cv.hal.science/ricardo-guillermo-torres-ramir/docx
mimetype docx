--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -66,2359 +66,2717 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streaming crystallography and Landau theory on the study of the out-of-equilibrium photo-induced phase transition in a RbMnFe Prussian Blue Analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freezing upon heating: a molecular approach for the future design of new symmetry-broken functionalised materials operating at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Searching for the hidden phases of Fe(II) metal organic SCO frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University, Poznań, Poland; Ivan Franko National University of Lviv, Ukraine; European Crystallographic Association, Aug 2025, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Science de la matère, des Molécules et Matériaux, May 2024, Rennes (Campus de Beaulieu), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional materials exhibiting coupled change of electronic state and symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRS-JSPS-JST Celebration Event for the 50th Anniversary of France-Japan Scientific Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Padova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205327332409555X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming powder X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Powder Diffraction Conference, EPDIC18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padova; EPDIC; Italian Association of Crystallography – AIC, Aug 2024, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferro-elastic distortion coupled with the spin crossover phenomena in a hysteretic Fe(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Ulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Landau theory of non-symmetry-breaking and symmetrybreaking spin transition applied to the analysis of [Fe(PM-PEA) 2 (NCS) 2 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo G. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Magnétisme Moléculaire, Nov 2022, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing low symmetry-based functions of materials at room temperature through isosymmetric electronic bistability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (5), pp.1463-1472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4MH01318B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo G Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Watier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (24), pp.10159-10167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688960v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo G Torres Ramírez</w:t>
+                <w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (33), pp.e202400371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599952v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelastic phase transition and the role of volume strain in the structural trapping of a metastable quenched low-spin high-symmetry phase in [Ru0.35Fe0.65(ptz)(6)](BF4)(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Ulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousumi Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (25), pp.3588-3597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ce00365e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148997v1</w:t>
-              </w:r>
-[...1259 lines deleted...]
-                <w:t xml:space="preserve">hal-04012255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved x-ray diffraction study of ultrafast and persistent photoinduced phase transition at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforlations of Correlated Electronic States by Electric or Optical Impacts. International research school and workshop IMPACT-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cargese (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved streaming crystallography on the study of persistent photoinduced phase transitionn in RbMnFe prussian blue analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled ferroelastic distortion and spin crossover in the Fe(PM-PEA)2(NCS)2 system: a Landau theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo G. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Associacion Française de Magnétisme Moléculaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2428,227 +2786,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of symmetry-breaking in spin transition materials: experimental and theoretical studies [Defense 01.10.2025]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2795,51 +3153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ramirez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>