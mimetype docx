--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -66,2320 +66,2320 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilizing low symmetry-based functions of materials at room temperature through isosymmetric electronic bistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.1463-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4MH01318B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetoelectric and MIESST Effects in Spin Crossover Materials Exhibiting Symmetry-breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo G Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (24), pp.10159-10167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00672k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Communications, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44440-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast Structural Dynamics of a Photoexcited Mn‐Fe Charge‐Transfer Material in the Polaronic and Phase Transition regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (33), pp.e202400371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202400371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferroelastic phase transition and the role of volume strain in the structural trapping of a metastable quenched low-spin high-symmetry phase in [Ru0.35Fe0.65(ptz)(6)](BF4)(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Ulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousumi Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (25), pp.3588-3597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ce00365e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming crystallography and Landau theory on the study of the out-of-equilibrium photo-induced phase transition in a RbMnFe Prussian Blue Analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing upon heating: a molecular approach for the future design of new symmetry-broken functionalised materials operating at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Molecular Magnetism (ICMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the hidden phases of Fe(II) metal organic SCO frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Mickiewicz University, Poznań, Poland; Ivan Franko National University of Lviv, Ukraine; European Crystallographic Association, Aug 2025, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale Science de la matère, des Molécules et Matériaux, May 2024, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional materials exhibiting coupled change of electronic state and symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS-JSPS-JST Celebration Event for the 50th Anniversary of France-Japan Scientific Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Padova, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S205327332409555X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast photoinduced phase transition dynamics in the RbMnFe Prussian Blue Analogue studied by streaming powder X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Powder Diffraction Conference, EPDIC18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Padova; EPDIC; Italian Association of Crystallography – AIC, Aug 2024, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferro-elastic distortion coupled with the spin crossover phenomena in a hysteretic Fe(II) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Ulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Landau theory of non-symmetry-breaking and symmetrybreaking spin transition applied to the analysis of [Fe(PM-PEA) 2 (NCS) 2 ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo G. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Magnétisme Moléculaire, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552307v1</w:t>
-              </w:r>
-[...670 lines deleted...]
-                <w:t xml:space="preserve">hal-04148997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2397,103 +2397,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved x-ray diffraction study of ultrafast and persistent photoinduced phase transition at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transforlations of Correlated Electronic States by Electric or Optical Impacts. International research school and workshop IMPACT-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cargese (Corse), France</w:t>
@@ -2522,103 +2522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved streaming crystallography on the study of persistent photoinduced phase transitionn in RbMnFe prussian blue analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Privault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Privault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Française de Crystallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montpellier (FR), France</w:t>
@@ -2647,103 +2647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled ferroelastic distortion and spin crossover in the Fe(PM-PEA)2(NCS)2 system: a Landau theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo G. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Associacion Française de Magnétisme Moléculaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2800,103 +2800,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast and persistent photoinduced phase transition at room temperature monitored by streaming powder diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shintaro Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3153,51 +3153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00672k" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Privault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Akagi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44440-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400371" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akagi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Watier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ramirez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>