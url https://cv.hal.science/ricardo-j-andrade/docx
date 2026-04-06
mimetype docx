--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -115,442 +115,442 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ultrasound shear wave elastography to characterize peripheral nerve mechanics: a systematic review on the normative reference values in healthy individuals</w:t>
+                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Neto</w:t>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Johannsson</w:t>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14366/usg.23211⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577759v1</w:t>
+                <w:t xml:space="preserve">hal-04413779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild untreated hypercholesterolaemia affects mechanical properties of the Achilles tendon but not gastrocnemius muscle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using ultrasound shear wave elastography to characterize peripheral nerve mechanics: a systematic review on the normative reference values in healthy individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaelah Thomson</w:t>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Coppieters</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johanna Johannsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112048⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (3), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14366/usg.23211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506031v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mild untreated hypercholesterolaemia affects mechanical properties of the Achilles tendon but not gastrocnemius muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Coombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Monica Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Brum</w:t>
+                <w:t xml:space="preserve">Kaelah Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Michel Coppieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Taylor Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.112048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413779v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -640,51 +640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of corneal sub-epithelial microneuromas and axonal swelling in people with diabetes with and without (painful) diabetic neuropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Holguín-Colorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -796,51 +796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coppieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -943,51 +943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schroeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Bisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coppieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1047,64 +1047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coppieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manual &amp; Manipulative Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (1), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,779 +1132,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Neto</w:t>
+                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Vaz</w:t>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (4), pp.675-681. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jum.15144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222260v1</w:t>
+                <w:t xml:space="preserve">hal-04191406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">João Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.675-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jum.15144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191406v1</w:t>
+                <w:t xml:space="preserve">hal-04222260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can chronic stretching change the muscle-tendon mechanical properties? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.794-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191405v1</w:t>
+                <w:t xml:space="preserve">hal-03347403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jum.14679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352459v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can chronic stretching change the muscle-tendon mechanical properties? A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (3), pp.794-806. </w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.157-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jum.14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347403v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
@@ -1955,64 +1955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Falla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2076,51 +2076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lower body quadrant neural mobilization in healthy and low back pain populations: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musculoskeletal Science and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, pp.14-22. </w:t>
@@ -2222,103 +2222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (10), pp.2047-2056. </w:t>
@@ -2356,90 +2356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,77 +2490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,51 +2624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration of minimal stoichiometric precursor sets in metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wannagat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,90 +2905,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Rest Intervals Between Stretching Repetitions Effective to Acutely Increase Range of Motion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Valamatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.191-197. </w:t>
@@ -3026,77 +3026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étirements et activité sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 368, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,64 +3313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3425,90 +3425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. </w:t>
@@ -3585,64 +3585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
@@ -3706,64 +3706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro R Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4144,51 +4144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577759v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Johannsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14366/usg.23211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelah Thomson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Holgu&#237;n-Colorado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Edwards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel W Coppieters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05945-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schroeter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-1147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2001736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msksp.2016.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMF8TWG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-016-0087-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Valamatos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Domingues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piedade Brand&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2014.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Johannsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14366/usg.23211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelah Thomson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Holgu&#237;n-Colorado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Edwards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel W Coppieters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05945-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schroeter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-1147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2001736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msksp.2016.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMF8TWG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-016-0087-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Valamatos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Domingues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piedade Brand&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2014.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>