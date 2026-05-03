--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1132,697 +1132,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+                <w:t xml:space="preserve">João Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.675-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jum.15144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191406v1</w:t>
+                <w:t xml:space="preserve">hal-04222260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Neto</w:t>
+                <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Vaz</w:t>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (4), pp.675-681. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (5), pp.1011-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jum.15144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00239.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222260v1</w:t>
+                <w:t xml:space="preserve">hal-04191406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can chronic stretching change the muscle-tendon mechanical properties? A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Le Sant</w:t>
+                <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jum.14679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347403v1</w:t>
+                <w:t xml:space="preserve">hal-03352459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of stroke injury on the shear modulus of the lower leg muscle during passive dorsiflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126 (1), pp.11-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandro Freitas</w:t>
+                <w:t xml:space="preserve">Can chronic stretching change the muscle-tendon mechanical properties? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mendes</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (1), pp.157-164. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.794-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jum.14679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352459v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
               </w:r>
@@ -1847,64 +1847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.14532. </w:t>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Falla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,64 +2222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of exercise-induced muscle damage using elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,90 +2356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Muscular Structures Can Limit the Maximal Joint Range of Motion during Stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,64 +2490,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness mapping of lower leg muscles during passive dorsiflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,51 +2905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Rest Intervals Between Stretching Repetitions Effective to Acutely Increase Range of Motion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,77 +3026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étirements et activité sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 368, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
@@ -3706,64 +3706,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro R Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4144,51 +4144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Johannsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14366/usg.23211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelah Thomson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Holgu&#237;n-Colorado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Edwards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel W Coppieters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05945-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schroeter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-1147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2001736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msksp.2016.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMF8TWG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-016-0087-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Valamatos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Domingues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piedade Brand&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2014.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Johannsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14366/usg.23211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelah Thomson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Holgu&#237;n-Colorado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Edwards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel W Coppieters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05945-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schroeter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-1147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2001736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msksp.2016.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMF8TWG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-016-0087-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Valamatos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Domingues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piedade Brand&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2014.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>