--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -115,442 +115,442 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
+                <w:t xml:space="preserve">Using ultrasound shear wave elastography to characterize peripheral nerve mechanics: a systematic review on the normative reference values in healthy individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+                <w:t xml:space="preserve">Tiago Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johanna Johannsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (3), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14366/usg.23211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413779v1</w:t>
+                <w:t xml:space="preserve">hal-04577759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ultrasound shear wave elastography to characterize peripheral nerve mechanics: a systematic review on the normative reference values in healthy individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mild untreated hypercholesterolaemia affects mechanical properties of the Achilles tendon but not gastrocnemius muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Coombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Neto</w:t>
+                <w:t xml:space="preserve">Kaelah Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Johannsson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Coppieters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14366/usg.23211⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.112048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577759v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild untreated hypercholesterolaemia affects mechanical properties of the Achilles tendon but not gastrocnemius muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Hanna</w:t>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaelah Thomson</w:t>
+                <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Coppieters</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Dick</w:t>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.112048. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506031v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -640,51 +640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of corneal sub-epithelial microneuromas and axonal swelling in people with diabetes with and without (painful) diabetic neuropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Holguín-Colorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -796,51 +796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coppieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sierra-Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -943,51 +943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schroeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Bisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coppieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1047,64 +1047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coppieters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manual &amp; Manipulative Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (1), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1138,77 +1138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Wave Elastographic Investigation of the Immediate Effects of Slump Neurodynamics in People With Sciatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,51 +1272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic effects of muscle and nerve-directed stretching on tissue mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,77 +1406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive measurement of sciatic nerve stiffness in patients with chronic low Bback related leg pain using shear wave Eeastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1713,51 +1713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential role of sciatic nerve stiffness in the limitation of maximal ankle range of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,51 +1955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear wave elastography reveals different degrees of passive and active stiffness of the neck extensor muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2076,51 +2076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lower body quadrant neural mobilization in healthy and low back pain populations: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musculoskeletal Science and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, pp.14-22. </w:t>
@@ -2274,51 +2274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (10), pp.2047-2056. </w:t>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,51 +2624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration of minimal stoichiometric precursor sets in metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wannagat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Valamatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.191-197. </w:t>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,64 +3313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3425,90 +3425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. </w:t>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4144,51 +4144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Johannsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14366/usg.23211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506031v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hanna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelah Thomson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Holgu&#237;n-Colorado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Edwards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel W Coppieters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05945-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schroeter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-1147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2001736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msksp.2016.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMF8TWG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-016-0087-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Valamatos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Domingues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piedade Brand&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2014.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577759v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Neto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Johannsson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14366/usg.23211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Coombe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hanna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaelah Thomson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coppieters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sierra-Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Holgu&#237;n-Colorado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Edwards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel W Coppieters" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-023-05945-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schroeter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Bisset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-1147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Carta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2001736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00239.2019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.14679" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecharte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mendes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12957" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03329543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32873-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dieterich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Falla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petzke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3509-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msksp.2016.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMF8TWG7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191421v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-017-0703-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01368653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia C. Klein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marchetti-Spaccamela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-016-0087-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hug" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/6/2485" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bruno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Valamatos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2014-0192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Domingues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piedade Brand&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2014.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro R Freitas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>