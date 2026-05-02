--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -595,209 +595,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the genesis of BBP formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pérez-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.401-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/aa200619-28-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164612v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A simple proof of the Fundamental Theorem of Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pérez-Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de la Fcultad de Ciencias de la Universidad NAcional de Colombia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2101.11406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109761v2</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02164612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On quasi-invariant curves</w:t>
               </w:r>
@@ -1101,50 +1101,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blockchain time and Heisenberg Uncertainty Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pérez-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Double spend races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grunspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1153,126 +1222,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Theoretical and Applied Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456773v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01401871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2198,118 +2198,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Log-euclidean geometry and &amp;quot;Grundlagen der Geometrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pérez-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ant routing algorithm for the Lightning Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grunspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pérez-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Profitability of Trailing Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grunspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pérez-Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selfish Mining in Ethereum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pérez-Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2318,194 +2455,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grunspan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116255v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-02334545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant routing algorithm for the Lightning Network</w:t>
               </w:r>
@@ -3130,51 +3130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940199v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P&#233;rez-Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851057v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grunspan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437773v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.240904005850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-023-09674-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437549v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026996482100005X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109761v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2101.11406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164612v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa200619-28-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710692v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2019.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072156v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingshook Biswas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456773v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868779v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552146v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707628v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940199v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P&#233;rez-Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851057v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grunspan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437773v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mu&#241;oz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CNTP.240904005850" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-023-09674-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437549v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026996482100005X" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164612v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa200619-28-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109761v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2101.11406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710692v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2019.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072156v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingshook Biswas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868779v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552146v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953330v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707628v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794067v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>